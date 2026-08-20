--- v0 (2026-03-06)
+++ v1 (2026-08-20)
@@ -12,158 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>NOM-014-ENER-2004</t>
   </si>
   <si>
     <t>Standards NOM-014-ENER-2004 applies to single-phase squirrel cage air-cooled induction AC motors with a rated output of 0.180 kW to 1.500 kW, with single rotation frequency, 2, 4 or 6 poles, split phase or capacitor start, open or closed.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-014-ener-2004</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=4919668&amp;fecha=19/04/2005</t>
   </si>
   <si>
     <t>Standard NOM-004-ENER-2014 - Domestic Water Pumps</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for residential water pumps and residential water motor pumps (using single-phase squirrel-cage induction motors), respectively, and the test methods for verifying compliance therewith. Standard NOM-004-ENER-2014 applies to clean-water pumps and motor pumps with a power rating of 0.187 kW to 0.746 kW.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-004-ENER-2008</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-004-ener-2014-domestic-water-pumps</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5361894&amp;fecha=30/09/2014</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil. Standard NOM-011-ENER-2006 applies to central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil.</t>
   </si>
   <si>
     <t>Packaged Terminals, Central ACs</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-050-SCFI-2004</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-011-ener-2006-air-conditioners</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/normasOficiales/2464/SENER_2_22062007/SENER_2_22062007.htm</t>
   </si>
@@ -491,73 +542,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="792.664" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -590,173 +641,265 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="I2">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="L2" t="s">
         <v>25</v>
       </c>
+      <c r="M2"/>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H4">
+        <v>1997</v>
+      </c>
+      <c r="I4">
+        <v>2005</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5">
+        <v>1994</v>
+      </c>
+      <c r="I5">
+        <v>2014</v>
+      </c>
+      <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6">
         <v>2002</v>
       </c>
-      <c r="I4">
+      <c r="I6">
         <v>2007</v>
       </c>
-      <c r="J4" t="s">
-[...5 lines deleted...]
-      <c r="L4" t="s">
+      <c r="J6" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
-[...5 lines deleted...]
-      <c r="O4" t="s">
+      <c r="K6" t="s">
         <v>42</v>
       </c>
-      <c r="P4" t="s">
+      <c r="L6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M6" t="s">
         <v>43</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">