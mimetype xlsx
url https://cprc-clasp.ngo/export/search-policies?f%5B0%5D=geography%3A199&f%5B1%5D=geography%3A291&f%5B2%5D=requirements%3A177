--- v1 (2026-03-07)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -159,51 +159,51 @@
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
@@ -902,50 +902,77 @@
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5624457&amp;fecha=21/07/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>NOM-035-ENER-2025, Energy Efficiency in Unitary Air Conditioners</t>
   </si>
   <si>
     <t>This standard establishes the minimum Integrated Energy Efficiency Ratio (REEI) levels in cooling mode for unitary air conditioners (package units). It applies to self-contained air conditioners known as unitary type (package unit) in nominal cooling capacities greater than 19,050 W (65,000 BTU/h) and up to 70,340 W (240,000 BTU/h), with or without reversible cycle, air-cooled, electrically operated, that work by mechanical compression, which include a single-speed compressor (Fixed Capacity) or a variable refrigerant flow or frequency compressor (Proportionally Controlled Capacity) or a stepped speed compressor (Staged Capacity) and an air-cooled condenser coil.</t>
   </si>
   <si>
     <t>Packaged Terminals</t>
   </si>
   <si>
     <t>NOM-008-SE-2021
 ,   
                     ANSI/ASHRAE 37-2009
 ,   
                     ANSI/AHRI 340/360-2022
 ,   
                     NMX-Z-013-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-035-ener-2025-energy-efficiency-unitary-air-conditioners</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/normasOficiales/9515/sener/sener.html</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Standard NOM-001-ENER-2014 - Pumps</t>
   </si>
   <si>
     <t>Standard NOM-001-ENER-2014 applies to vertical turbine pumps with external vertical electric motor for pumping clean water as specified in the standard.</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-016-ENER-2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-001-ener-2014-pumps</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5355493&amp;fecha=06/08/2014</t>
   </si>
   <si>
     <t>Standard NOM-002-SEDE/ENER-2014 - Distribution Transformers</t>
   </si>
   <si>
     <t>This standard establishes requirements for safety and energy-efficiency for distribution transformers (liquid-immersed units).</t>
   </si>
@@ -1501,51 +1528,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="999.042" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3680,773 +3707,821 @@
       </c>
       <c r="M44" t="s">
         <v>155</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
         <v>262</v>
       </c>
       <c r="P44" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>264</v>
       </c>
       <c r="B45" t="s">
         <v>265</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>160</v>
+        <v>266</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="H45">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
+        <v>268</v>
       </c>
       <c r="L45" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M45" t="s">
         <v>155</v>
       </c>
       <c r="N45" t="s">
-        <v>26</v>
+        <v>270</v>
       </c>
       <c r="O45" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="P45" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B46" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>272</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>41</v>
       </c>
       <c r="H46">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="I46">
         <v>2014</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M46" t="s">
         <v>155</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="P46" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B47" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>152</v>
+        <v>281</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="H47">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>1997</v>
+      </c>
+      <c r="I47">
+        <v>2014</v>
+      </c>
       <c r="J47" t="s">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
-        <v>278</v>
+        <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M47" t="s">
         <v>155</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="P47" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B48" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>40</v>
       </c>
       <c r="G48" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="H48">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="L48" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M48" t="s">
         <v>155</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="P48" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B49" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>289</v>
+        <v>160</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
       <c r="G49" t="s">
         <v>112</v>
       </c>
       <c r="H49">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="I49">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J49" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M49" t="s">
         <v>155</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
       <c r="O49" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="P49" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B50" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
       <c r="G50" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
       <c r="H50">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2002</v>
+      </c>
+      <c r="I50">
+        <v>2007</v>
+      </c>
       <c r="J50" t="s">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="M50" t="s">
         <v>155</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
       <c r="O50" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="P50" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B51" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G51" t="s">
-        <v>300</v>
+        <v>57</v>
       </c>
       <c r="H51">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="M51" t="s">
         <v>155</v>
       </c>
       <c r="N51" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
       <c r="O51" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="P51" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B52" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>306</v>
+        <v>208</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>41</v>
+        <v>309</v>
       </c>
       <c r="H52">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2010</v>
+      </c>
+      <c r="I52">
+        <v>2016</v>
+      </c>
       <c r="J52" t="s">
         <v>23</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="M52" t="s">
         <v>155</v>
       </c>
       <c r="N52" t="s">
         <v>193</v>
       </c>
       <c r="O52" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="P52" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B53" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>111</v>
+        <v>315</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>41</v>
       </c>
       <c r="H53">
-        <v>1995</v>
-[...1 lines deleted...]
-      <c r="I53">
         <v>2008</v>
       </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="M53" t="s">
         <v>155</v>
       </c>
       <c r="N53" t="s">
-        <v>26</v>
+        <v>193</v>
       </c>
       <c r="O53" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="P53" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B54" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>317</v>
+        <v>111</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>40</v>
       </c>
       <c r="G54" t="s">
         <v>41</v>
       </c>
       <c r="H54">
+        <v>1995</v>
+      </c>
+      <c r="I54">
         <v>2008</v>
       </c>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
       <c r="J54" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M54" t="s">
         <v>155</v>
       </c>
       <c r="N54" t="s">
         <v>26</v>
       </c>
       <c r="O54" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="P54" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B55" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>111</v>
+        <v>326</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55" t="s">
         <v>41</v>
       </c>
       <c r="H55">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="I55">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J55" t="s">
-        <v>323</v>
+        <v>23</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M55" t="s">
         <v>155</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
       <c r="O55" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="P55" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B56" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>329</v>
+        <v>111</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>40</v>
       </c>
       <c r="G56" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="H56">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>1995</v>
+      </c>
+      <c r="I56">
+        <v>2010</v>
+      </c>
       <c r="J56" t="s">
-        <v>23</v>
+        <v>332</v>
       </c>
       <c r="K56" t="s">
-        <v>278</v>
+        <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="M56" t="s">
         <v>155</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
       <c r="O56" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="P56" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B57" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>111</v>
+        <v>338</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>40</v>
       </c>
       <c r="G57" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="H57">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
         <v>23</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L57"/>
+        <v>287</v>
+      </c>
+      <c r="L57" t="s">
+        <v>339</v>
+      </c>
       <c r="M57" t="s">
         <v>155</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
       <c r="O57" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="P57" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B58" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>249</v>
+        <v>111</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G58" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="H58">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>1995</v>
+      </c>
+      <c r="I58">
+        <v>2016</v>
+      </c>
       <c r="J58" t="s">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L58"/>
       <c r="M58" t="s">
         <v>155</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
       <c r="O58" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="P58" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B59" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>344</v>
+        <v>249</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>57</v>
       </c>
       <c r="H59">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M59" t="s">
         <v>155</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
       <c r="O59" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="P59" t="s">
-        <v>347</v>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>351</v>
+      </c>
+      <c r="B60" t="s">
+        <v>352</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" t="s">
+        <v>353</v>
+      </c>
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
+        <v>40</v>
+      </c>
+      <c r="G60" t="s">
+        <v>57</v>
+      </c>
+      <c r="H60">
+        <v>2014</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>275</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>354</v>
+      </c>
+      <c r="M60" t="s">
+        <v>155</v>
+      </c>
+      <c r="N60" t="s">
+        <v>26</v>
+      </c>
+      <c r="O60" t="s">
+        <v>355</v>
+      </c>
+      <c r="P60" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">