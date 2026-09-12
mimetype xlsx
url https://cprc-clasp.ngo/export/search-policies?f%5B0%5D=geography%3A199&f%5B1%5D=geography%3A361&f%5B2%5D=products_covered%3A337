--- v0 (2025-11-09)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -111,50 +111,53 @@
     <t>Electricity</t>
   </si>
   <si>
     <t>ANSI/ASHRAE 37</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-011-ener-2025-energy-efficiency-central-packaged-and-split-air-conditioners</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5756076&amp;fecha=29/04/2025#gsc.tab=0</t>
   </si>
   <si>
     <t>Standard NOM-011-ENER-2006 - Air Conditioners</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil. Standard NOM-011-ENER-2006 applies to central, package and split type air conditioners, powered by electricity, with nominal cooling capacities of 8,800W to 19,050W, which operate by mechanical compression and which include an air-cooling evaporator coil, a compressor and either an air- or water-cooled condensing coil.</t>
   </si>
   <si>
     <t>Packaged Terminals, Central ACs</t>
+  </si>
+  <si>
+    <t>Revised, Superseded</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-050-SCFI-2004</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-011-ener-2006-air-conditioners</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/normasOficiales/2464/SENER_2_22062007/SENER_2_22062007.htm</t>
   </si>
   <si>
     <t>Tuvalu Energy Efficiency Act of 2016</t>
   </si>
   <si>
     <t>This Act covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values, Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1.</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -649,126 +652,126 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2002</v>
       </c>
       <c r="I3">
         <v>2007</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2016</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">