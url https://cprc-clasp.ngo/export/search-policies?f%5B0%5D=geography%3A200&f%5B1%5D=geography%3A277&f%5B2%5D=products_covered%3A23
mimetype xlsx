--- v0 (2025-12-16)
+++ v1 (2026-09-12)
@@ -12,200 +12,222 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>IEC TS 62258-9-8:2020</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>PNGS/IEC TS 62257-9-8:2022 Recommendations for renewable energy and hybrid systems for rural electrification – Part 9-5: Integrated systems –Laboratory evaluation of stand-alone renewable energy products for rural electrification</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
-    <t>Solar Energy Kits</t>
-[...4 lines deleted...]
-  <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>National Institute of Standards and Industrial Technology of Papua New Guinea (…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pngsiec-ts-62257-9-82022-recommendations-renewable-energy-and-hybrid-systems-rural</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:409367440807281::::FSP_ORG_ID,FSP_LANG_ID:1131,25</t>
   </si>
   <si>
     <t>Schedule 38 - Energy Efficiency Requirements for Grid Connected Solar Inverters</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the energy labeling program for both single-phase and three-phase grid-connected solar inverters without storage up to and including 100 kW rated output power being manufactured, imported and sold in India. This schedule specifies the minimum overall efficiency requirement of the inverter based on static maximum power point tracking (MPPT) efficiency measurement and the steady state conversion efficiency prescribed in IS 17980:2022/ IEC 62891:2020. The schedule does not cover the dynamic MPPT efficiency. Only BIS certified solar inverters complied with IS 16221-2:2015 are eligible to take part in the BEE Standards and Labeling program.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Renewable Energy Systems</t>
   </si>
   <si>
-    <t>Comparative Label, Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>December 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IS 17980:2022/ IEC 62891:2020 
 ,   
                     IS 12834:2023/ IEC 61836:2016
 ,   
                     IS 16221-2:2015/ IEC 62109-2: 2011 
 ,   
                     IS 16169:2019/IEC 62116:2014</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-38-energy-efficiency-requirements-grid-connected-solar-inverters</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_38_Solar_Inverter.pdf</t>
   </si>
   <si>
     <t>Singapore Green Labelling Scheme: Solar-Powered Products</t>
   </si>
   <si>
     <t>The scope of certification under this category includes solar powered products such as watches/clocks, caliper gauges, desktop and pocket calculators, scales for small utilisation, e.g. letter, parcel, bathroom and kitchen scales, titrating devices, toys, solar construction kits, solar training kits, and solar experimental kits.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Small-Solar Powered Electronics, Solar Energy Kits</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
@@ -542,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="135.538" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="103.689" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -641,215 +663,261 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>55</v>
+      </c>
+      <c r="P5" t="s">
         <v>56</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
         <v>57</v>
       </c>
-      <c r="P5" t="s">
+      <c r="B6" t="s">
         <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6">
+        <v>2017</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">