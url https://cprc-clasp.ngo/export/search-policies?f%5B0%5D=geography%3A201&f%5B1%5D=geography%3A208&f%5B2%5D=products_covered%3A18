--- v1 (2025-12-23)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -461,57 +461,79 @@
   <si>
     <t>Minimum Energy Performance Standards for refrigerating appliances (MEPS)</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Botswana Energy Regulatory Authority (BERA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances-meps</t>
   </si>
   <si>
     <t>MS: 201:2012 Energy efficiency and labelling requirement-Household refrigerating appliances</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household refrigerating applliances</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2012012-energy-efficiency-and-labelling-requirement-household-refrigerating-appliances</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-676/</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Standards Council of Nigeria</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nigeria</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>http://son.gov.ng/son-introduces-national-energy-efficiency-label-for-air-conditioners-electrical-appliances-and-equipment</t>
   </si>
   <si>
     <t>Resolution No.31: refrigerators, freezers, refrigerator-freezers</t>
   </si>
   <si>
     <t>This regulation applies to domestic refrigerators, refrigerator-freezers up to 1104 dm3 (39ft3) and domestic freezers up to 850 dm3 (30ft3) operated by hermetic motor compressors. It also applies to refrigerators and freezers within the scope of the Technical Standard DGNTI-COPANIT 511:2017. Commercial vertical or horizontal freezers are excluded from this regulation.</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>DGNTI-COPANIT 511:2017</t>
   </si>
@@ -935,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1007.325" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="764.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1959,318 +1981,364 @@
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>147</v>
       </c>
       <c r="P21" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>149</v>
       </c>
       <c r="B22" t="s">
         <v>150</v>
       </c>
       <c r="C22" t="s">
         <v>151</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H22">
         <v>2017</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="G23" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
         <v>2019</v>
       </c>
-      <c r="I23"/>
       <c r="J23" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
         <v>160</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>161</v>
       </c>
       <c r="P23" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>163</v>
       </c>
       <c r="B24" t="s">
         <v>164</v>
       </c>
       <c r="C24" t="s">
         <v>165</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="G24" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>43</v>
+      </c>
+      <c r="H24">
+        <v>2019</v>
+      </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>166</v>
+      </c>
       <c r="M24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>172</v>
       </c>
       <c r="D25" t="s">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>173</v>
       </c>
       <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>174</v>
       </c>
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26" t="s">
         <v>177</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>71</v>
       </c>
       <c r="G26" t="s">
         <v>43</v>
       </c>
       <c r="H26">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
+      <c r="L26"/>
+      <c r="M26" t="s">
         <v>180</v>
       </c>
-      <c r="M26" t="s">
+      <c r="N26" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="O26" t="s">
         <v>182</v>
       </c>
       <c r="P26" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>184</v>
       </c>
       <c r="B27" t="s">
         <v>185</v>
       </c>
       <c r="C27" t="s">
         <v>186</v>
       </c>
       <c r="D27" t="s">
-        <v>187</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>71</v>
       </c>
       <c r="G27" t="s">
+        <v>43</v>
+      </c>
+      <c r="H27">
+        <v>2011</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>60</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>187</v>
+      </c>
+      <c r="M27" t="s">
+        <v>188</v>
+      </c>
+      <c r="N27" t="s">
+        <v>181</v>
+      </c>
+      <c r="O27" t="s">
+        <v>189</v>
+      </c>
+      <c r="P27" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28" t="s">
+        <v>192</v>
+      </c>
+      <c r="C28" t="s">
+        <v>193</v>
+      </c>
+      <c r="D28" t="s">
+        <v>194</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" t="s">
         <v>22</v>
       </c>
-      <c r="H27">
+      <c r="H28">
         <v>2012</v>
       </c>
-      <c r="I27">
+      <c r="I28">
         <v>2014</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J28" t="s">
         <v>103</v>
       </c>
-      <c r="K27" t="s">
-[...15 lines deleted...]
-        <v>191</v>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>195</v>
+      </c>
+      <c r="M28" t="s">
+        <v>196</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>197</v>
+      </c>
+      <c r="P28" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">