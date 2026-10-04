--- v0 (2026-01-28)
+++ v1 (2026-10-04)
@@ -12,127 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>MEPS and labeling schemes for CFL</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard, Comparative Label</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>National Energy Secretariat of Panama</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-cfl</t>
   </si>
   <si>
     <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=9&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjLu6OBoKblAhWNd98KHc52AdkQFjAIegQIBxAC&amp;url=https%3A%2F%2Fwww.eceee.org%2Flibrary%2Fconference_proceedings%2Feceee_Summer_Studies%2F2017%2F7-appliances-products-lighti</t>
   </si>
   <si>
     <t>Ministerial Guidelines on Minimum Standard Requirements for Solar Home Systems</t>
   </si>
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
@@ -224,81 +257,75 @@
   <si>
     <t>Resolution No.31: refrigerators, freezers, refrigerator-freezers</t>
   </si>
   <si>
     <t>This regulation applies to domestic refrigerators, refrigerator-freezers up to 1104 dm3 (39ft3) and domestic freezers up to 850 dm3 (30ft3) operated by hermetic motor compressors. It also applies to refrigerators and freezers within the scope of the Technical Standard DGNTI-COPANIT 511:2017. Commercial vertical or horizontal freezers are excluded from this regulation.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>DGNTI-COPANIT 511:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no31-refrigerators-freezers-refrigerator-freezers</t>
   </si>
   <si>
     <t>https://www.tuvsud.com/en-us/e-ssentials-newsletter/consumer-products-and-retail-essentials/e-ssentials-13-2019/panama-refrigerators-and-freezers-energy-efficiency-and-labelling-requirements-in-force</t>
   </si>
   <si>
     <t>Rwanda MEPS for Air Conditioners</t>
   </si>
   <si>
     <t>This is a national cooling strategy establishes minimum energy perfomance standards for cooling equipments( Refrigerators and Air conditioners).</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Rwanda Utilities Regulatory Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rwanda-meps-air-conditioners</t>
   </si>
   <si>
     <t>https://energy-base.org/projects/r-cool-with-coolease-in-rwanda/</t>
   </si>
   <si>
     <t>Rwanda MEPS for Refrigerators</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rwanda-meps-refrigerators</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -611,73 +638,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="103.689" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="583.857" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -709,498 +736,544 @@
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
-      <c r="H2"/>
+      <c r="H2">
+        <v>2026</v>
+      </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...4 lines deleted...]
-      </c>
+      <c r="H3"/>
+      <c r="I3"/>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>38</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H4">
         <v>2019</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2022</v>
+      </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H5">
         <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H6">
         <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H7">
         <v>2019</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
+        <v>67</v>
+      </c>
+      <c r="M7" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" t="s">
+        <v>37</v>
+      </c>
+      <c r="O7" t="s">
+        <v>68</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H8">
         <v>2019</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>57</v>
+      </c>
+      <c r="H9">
+        <v>2019</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>34</v>
       </c>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" t="s">
+        <v>37</v>
+      </c>
+      <c r="O11" t="s">
+        <v>87</v>
+      </c>
+      <c r="P11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12">
         <v>2016</v>
       </c>
-      <c r="I11">
+      <c r="I12">
         <v>2017</v>
       </c>
-      <c r="J11" t="s">
-[...8 lines deleted...]
-      <c r="M11" t="s">
+      <c r="J12" t="s">
         <v>81</v>
       </c>
-      <c r="N11" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="K12" t="s">
+        <v>47</v>
+      </c>
+      <c r="L12" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" t="s">
+        <v>90</v>
+      </c>
+      <c r="N12" t="s">
+        <v>50</v>
+      </c>
+      <c r="O12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">