--- v0 (2026-03-07)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,234 +450,247 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Resolution No.114: ductless, split type air conditioners with variable refrigerant flow</t>
+  </si>
+  <si>
+    <t>This regulation applies to ductless, split type air conditioners with variable refrigerant flow.</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>October 2019</t>
+  </si>
+  <si>
+    <t>DGNTI-COPANIT 104:2017</t>
+  </si>
+  <si>
+    <t>National Energy Secretariat of Panama</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-no114-ductless-split-type-air-conditioners-variable-refrigerant-flow</t>
+  </si>
+  <si>
+    <t>https://www.gma.trade/single-post/2019/01/24/New-Requirements-for-Air-Conditioners-Came-Into-Force-in-Panama</t>
+  </si>
+  <si>
+    <t>Resolution No.115: ductless split type air conditioners</t>
+  </si>
+  <si>
+    <t>This regulation applies to ductless split type air conditioners.</t>
+  </si>
+  <si>
+    <t>DGNTI-COPANIT 103:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-no115-ductless-split-type-air-conditioners</t>
+  </si>
+  <si>
+    <t>Resolution No.116: room-type air conditioners</t>
+  </si>
+  <si>
+    <t>This regulation applies to room-type air conditioners.</t>
+  </si>
+  <si>
+    <t>DGNTI-COPANIT 102:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-no116-room-type-air-conditioners</t>
+  </si>
+  <si>
+    <t>Resolution No.117: central, packaged and split air conditioners</t>
+  </si>
+  <si>
+    <t>This regulation applies to central, packaged and split air conditioners.</t>
+  </si>
+  <si>
+    <t>DGNTI-COPANIT 101:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-no117-central-packaged-and-split-air-conditioners</t>
+  </si>
+  <si>
+    <t>Resolution No.31: refrigerators, freezers, refrigerator-freezers</t>
+  </si>
+  <si>
+    <t>This regulation applies to domestic refrigerators, refrigerator-freezers up to 1104 dm3 (39ft3) and domestic freezers up to 850 dm3 (30ft3) operated by hermetic motor compressors. It also applies to refrigerators and freezers within the scope of the Technical Standard DGNTI-COPANIT 511:2017. Commercial vertical or horizontal freezers are excluded from this regulation.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>DGNTI-COPANIT 511:2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-no31-refrigerators-freezers-refrigerator-freezers</t>
+  </si>
+  <si>
+    <t>https://www.tuvsud.com/en-us/e-ssentials-newsletter/consumer-products-and-retail-essentials/e-ssentials-13-2019/panama-refrigerators-and-freezers-energy-efficiency-and-labelling-requirements-in-force</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...170 lines deleted...]
-    <t>https://www.tuvsud.com/en-us/e-ssentials-newsletter/consumer-products-and-retail-essentials/e-ssentials-13-2019/panama-refrigerators-and-freezers-energy-efficiency-and-labelling-requirements-in-force</t>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1129,61 +1142,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="235.8" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2223,995 +2236,999 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>176</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>178</v>
+      </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2019</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>184</v>
       </c>
       <c r="M32" t="s">
+        <v>179</v>
+      </c>
+      <c r="N32" t="s">
+        <v>32</v>
+      </c>
+      <c r="O32" t="s">
         <v>185</v>
       </c>
-      <c r="N32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P32" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B33" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C33" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D33" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2019</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="M33" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="P33" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B34" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2019</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="M34" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="P34" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>194</v>
+      </c>
+      <c r="B35" t="s">
+        <v>195</v>
+      </c>
+      <c r="C35" t="s">
+        <v>174</v>
+      </c>
+      <c r="D35" t="s">
         <v>196</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2019</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
+        <v>197</v>
+      </c>
+      <c r="M35" t="s">
+        <v>179</v>
+      </c>
+      <c r="N35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" t="s">
         <v>198</v>
       </c>
-      <c r="M35" t="s">
-[...5 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>200</v>
       </c>
       <c r="B36" t="s">
         <v>201</v>
       </c>
       <c r="C36" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
         <v>202</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L36" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M36" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P36" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B37" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="P37" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B38" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P38" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B39" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B40" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B41" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P41" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B42" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="P42" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B43" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>55</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>25</v>
       </c>
       <c r="O43" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="P43" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="P44" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B45" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>131</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>25</v>
       </c>
       <c r="O45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>