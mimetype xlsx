--- v0 (2025-11-11)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -109,50 +109,83 @@
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ISO 5151 
 ,   
                     ISO 15042</t>
   </si>
   <si>
     <t>The Office of the Prime Minister</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-minimum-energy-efficiency-standards-and-energy-labelling-regulations</t>
   </si>
   <si>
     <t>https://www.agc.gov.bn/AGC%20Images/LAWS/Gazette_PDF/2023/EN/S%2037_2023%20[E].pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>MEPS and labeling schemes for air conditioners</t>
   </si>
   <si>
     <t>Non inverter type and single phase</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Labelling and Standards Task Force of Energy Department, Prime Ministers…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-air-conditioners-4</t>
   </si>
   <si>
     <t>http://www.lse.ac.uk/GranthamInstitute/wp-content/uploads/laws/8145.pdf</t>
@@ -233,53 +266,50 @@
     <t>https://cprc-clasp.ngo/policies/resolution-no117-central-packaged-and-split-air-conditioners</t>
   </si>
   <si>
     <t>Resolution No.31: refrigerators, freezers, refrigerator-freezers</t>
   </si>
   <si>
     <t>This regulation applies to domestic refrigerators, refrigerator-freezers up to 1104 dm3 (39ft3) and domestic freezers up to 850 dm3 (30ft3) operated by hermetic motor compressors. It also applies to refrigerators and freezers within the scope of the Technical Standard DGNTI-COPANIT 511:2017. Commercial vertical or horizontal freezers are excluded from this regulation.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>DGNTI-COPANIT 511:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no31-refrigerators-freezers-refrigerator-freezers</t>
   </si>
   <si>
     <t>https://www.tuvsud.com/en-us/e-ssentials-newsletter/consumer-products-and-retail-essentials/e-ssentials-13-2019/panama-refrigerators-and-freezers-energy-efficiency-and-labelling-requirements-in-force</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
@@ -613,72 +643,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="111.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="437.607" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -745,418 +775,464 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>35</v>
+      </c>
+      <c r="H3">
+        <v>2026</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2019</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2019</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2019</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>78</v>
       </c>
       <c r="M10" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>79</v>
       </c>
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>80</v>
       </c>
-      <c r="O10" t="s">
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
         <v>81</v>
       </c>
-      <c r="P10" t="s">
+      <c r="B11" t="s">
         <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>84</v>
+      </c>
+      <c r="G11" t="s">
+        <v>85</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11">
+        <v>2017</v>
+      </c>
+      <c r="J11" t="s">
+        <v>86</v>
+      </c>
+      <c r="K11" t="s">
+        <v>87</v>
+      </c>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N11" t="s">
+        <v>90</v>
+      </c>
+      <c r="O11" t="s">
+        <v>91</v>
+      </c>
+      <c r="P11" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">