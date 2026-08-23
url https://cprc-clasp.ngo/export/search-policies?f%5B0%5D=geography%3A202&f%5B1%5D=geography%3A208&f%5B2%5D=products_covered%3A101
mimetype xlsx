--- v1 (2025-12-23)
+++ v2 (2026-08-23)
@@ -12,190 +12,202 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 202</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/dms-2022020-energy-efficiency-and-labelling-requirement-household-washing-machine</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-677/</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>LI 2443 Energy Commission Clothes Washing Machines Regulations</t>
   </si>
   <si>
     <t>This policy includes energy efficiency standards and labeling guidelines for clothes washing machines in Ghana.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
@@ -625,59 +637,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -705,420 +717,466 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...21 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="M4" t="s">
         <v>43</v>
       </c>
-      <c r="D4" t="s">
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+      <c r="O4" t="s">
         <v>44</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="P4" t="s">
         <v>45</v>
-      </c>
-[...26 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5">
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2011</v>
+      </c>
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="B5" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H6"/>
+        <v>58</v>
+      </c>
+      <c r="H6">
+        <v>2022</v>
+      </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
+        <v>68</v>
+      </c>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+      <c r="O7" t="s">
         <v>69</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
         <v>72</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>73</v>
       </c>
-      <c r="C8" t="s">
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s">
         <v>74</v>
       </c>
-      <c r="D8" t="s">
+      <c r="P8" t="s">
         <v>75</v>
-      </c>
-[...34 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" t="s">
+        <v>80</v>
+      </c>
+      <c r="H9">
+        <v>2012</v>
+      </c>
+      <c r="I9">
+        <v>2014</v>
+      </c>
+      <c r="J9" t="s">
+        <v>51</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
+      <c r="M9" t="s">
         <v>82</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+      <c r="O9" t="s">
         <v>83</v>
       </c>
-      <c r="E9" t="s">
+      <c r="P9" t="s">
         <v>84</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9">
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
+        <v>80</v>
+      </c>
+      <c r="H10">
         <v>2014</v>
       </c>
-      <c r="I9">
+      <c r="I10">
         <v>2017</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="J10" t="s">
+        <v>89</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>43</v>
+      </c>
+      <c r="N10" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
-[...10 lines deleted...]
-        <v>87</v>
+      <c r="O10" t="s">
+        <v>90</v>
+      </c>
+      <c r="P10" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">