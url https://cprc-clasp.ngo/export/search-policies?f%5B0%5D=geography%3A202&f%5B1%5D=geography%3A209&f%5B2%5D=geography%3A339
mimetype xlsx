--- v0 (2025-11-27)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,138 +104,165 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5:2018</t>
   </si>
   <si>
     <t>Botswana Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/botswana-standard-pico-solar-and-shs-kits-iec-ts-62257-9-5</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:300860528604589::::FSP_ORG_ID,FSP_LANG_ID:1074,25</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Minimum Energy Performance Standards for Distribution Transformers (MEPS)</t>
   </si>
   <si>
     <t>This regulation applies to all distribution power transformers that are manufactured in, or imported into the country/region, and are either sold, installed, or put into service as standalone equipment or as a component of a system, and which meet the following criteria:</t>
   </si>
   <si>
     <t>Distribution Transformers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Under development</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Botswana Energy Regulatory Authority (BERA)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-distribution-transformers-meps</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for refrigerating appliances (MEPS)</t>
   </si>
   <si>
     <t>This standard applies to all refrigerating appliances of the vapor compression type, with a rated volume at or above 10 Liters (L) and at or below 1,500 L, powered by electric mains and offered for sale or installed in any application. The standard specifies requirements for test methods and energy use calculation, daily energy use calculation, maximum energy use, functional performance, refrigerant and foam blowing agent, product information and declaration of conformity 1975 and its regulations</t>
   </si>
   <si>
     <t>Refrigeration</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62552:2015  part 1, 2 and 3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances-meps</t>
   </si>
   <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -557,73 +584,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="592.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -689,224 +716,270 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>36</v>
+      </c>
+      <c r="H3">
+        <v>2026</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P3"/>
+        <v>40</v>
+      </c>
+      <c r="P3" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" t="s">
         <v>46</v>
       </c>
-      <c r="B5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="P5" t="s">
         <v>56</v>
       </c>
+      <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>57</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6">
+        <v>2018</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
+      <c r="J6" t="s">
+        <v>63</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
         <v>21</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="G7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7">
         <v>2016</v>
       </c>
-      <c r="I6">
+      <c r="I7">
         <v>2017</v>
       </c>
-      <c r="J6" t="s">
-[...11 lines deleted...]
-      <c r="N6" t="s">
+      <c r="J7" t="s">
+        <v>69</v>
+      </c>
+      <c r="K7" t="s">
+        <v>70</v>
+      </c>
+      <c r="L7" t="s">
+        <v>71</v>
+      </c>
+      <c r="M7" t="s">
+        <v>72</v>
+      </c>
+      <c r="N7" t="s">
         <v>27</v>
       </c>
-      <c r="O6" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="O7" t="s">
+        <v>73</v>
+      </c>
+      <c r="P7" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">