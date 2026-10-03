--- v0 (2025-11-26)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -135,105 +135,132 @@
     <t>Voluntary</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Minimum energy performance standard(MEPS) and labelling for clay plate resistor based electric injera mitad</t>
   </si>
   <si>
     <t>This Ethiopian Minimum Energy Performance Standard and label grading applies to clay plate resistor</t>
   </si>
   <si>
     <t>Griddles</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...4 lines deleted...]
-  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standardmeps-and-labelling-clay-plate-resistor-based-electric</t>
   </si>
   <si>
     <t>http://eea.gov.et/media/attachments/LAWS%20AND%20REGUALTIONS/Energy%20laws%20and%20regualtions/4-MEPS%20INJER%20MITAD%20%20Ethiopia%20draft%2029-2-2020%20version%20final%20East%20Gate%20(4).pdf</t>
   </si>
   <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -546,72 +573,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="127.255" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="362.054" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="228.801" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -774,184 +801,230 @@
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>39</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H5">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="N6" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
+        <v>2018</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
         <v>2016</v>
       </c>
-      <c r="I7">
+      <c r="I8">
         <v>2017</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J8" t="s">
         <v>23</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L8" t="s">
         <v>25</v>
       </c>
-      <c r="M7" t="s">
-[...2 lines deleted...]
-      <c r="N7" t="s">
+      <c r="M8" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" t="s">
         <v>27</v>
       </c>
-      <c r="O7" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
+      <c r="P8" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">