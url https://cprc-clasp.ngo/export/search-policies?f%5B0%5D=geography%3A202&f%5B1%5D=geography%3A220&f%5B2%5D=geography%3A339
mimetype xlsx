--- v0 (2025-11-28)
+++ v1 (2026-10-04)
@@ -12,127 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>MEPS and labeling schemes for air conditioners</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%23, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%22, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for bulbs</t>
   </si>
   <si>
     <t>Directional Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-bulbs</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%20, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%20 ; http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+appli</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for electric water heaters</t>
@@ -177,53 +210,50 @@
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -554,73 +584,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="362.054" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="36.42" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="764.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -652,344 +682,390 @@
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
-      <c r="H2"/>
+      <c r="H2">
+        <v>2026</v>
+      </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H8">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I8">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>61</v>
       </c>
       <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
         <v>62</v>
       </c>
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>63</v>
       </c>
-      <c r="P8" t="s">
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
         <v>64</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9">
+        <v>2017</v>
+      </c>
+      <c r="J9" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">