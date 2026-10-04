--- v0 (2025-11-11)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,50 +137,83 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-resources-regulations-energy-labeling-electric-heating-furnaces-5753-1993</t>
   </si>
   <si>
     <t>http://energy.gov.il/English/LegislationLibraryE1/ECElectricHeating.doc</t>
   </si>
   <si>
     <t>Energy Resources Regulations-Energy Efficiency and Energy Information of Cooling Appliances-5744-2004/SI 721</t>
   </si>
   <si>
     <t>Electric refrigerators and food-freezers for household purposes</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-resources-regulations-energy-efficiency-and-energy-information-cooling-appliances</t>
   </si>
   <si>
     <t>https://www.lse.ac.uk/GranthamInstitute/wp-content/uploads/laws/1377_EN.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>SI 4665-2 PERFORMANCE OF EXTERNAL POWER SUPPLIES: MINIMUM ENERGY PERFORMANCE STANDARD (MEPS) REQUIREMENTS</t>
@@ -194,53 +227,50 @@
   <si>
     <t>SI 4665-1</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/si-4665-2-performance-external-power-supplies-minimum-energy-performance-standard-meps</t>
   </si>
   <si>
     <t>https://portal.sii.org.il/heb/standardization/teken/?tid=98e117b6-728e-4ade-95e3-47864f20c486</t>
   </si>
   <si>
     <t>SI 5484 DISTRIBUTION TRANSFORMERS - REQUIREMENTS FOR ENERGY EFFICIENCY AND LABELLING</t>
   </si>
   <si>
     <t>It covers distribution transformers</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/si-5484-distribution-transformers-requirements-energy-efficiency-and-labelling</t>
   </si>
   <si>
     <t>SI 5485 - Fluorescent light bulbs - requirements for efficiency</t>
   </si>
   <si>
     <t>It covers fluorescent light bulbs</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/si-5485-fluorescent-light-bulbs-requirements-efficiency</t>
   </si>
   <si>
     <t>https://portal.sii.org.il/heb/standardization/teken/?tid=8694f934-fc8e-46b6-8eea-5ee7b34539ae</t>
   </si>
   <si>
     <t>SI 60350 - Part 1: Ranges, ovens, steam ovens and grills - Methods for measuring Performance</t>
   </si>
   <si>
     <t>Israeli Standard which covers household electric cooking appliances - ovens</t>
@@ -348,53 +378,50 @@
     <t>https://portal.sii.org.il/heb/standardization/teken/?tid=795df84f-e1df-4f99-8c18-13cd0216e836</t>
   </si>
   <si>
     <t>The Energy Sources Regulations-Maximum Electric Output for a Television Receiver, 2011</t>
   </si>
   <si>
     <t>It covers computers</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>SI 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-sources-regulations-maximum-electric-output-television-receiver-2011</t>
   </si>
   <si>
     <t>http://energy.gov.il/English/LegislationLibraryE1/ECTV.doc</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -725,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="567.29" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -958,655 +985,701 @@
       </c>
       <c r="O4" t="s">
         <v>39</v>
       </c>
       <c r="P4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H5">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>38</v>
       </c>
       <c r="H6">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I6">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="P7"/>
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
         <v>2006</v>
       </c>
       <c r="I8">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H9">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2006</v>
+      </c>
+      <c r="I9">
+        <v>2015</v>
+      </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H10">
         <v>2016</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P10" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H11">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2016</v>
+      </c>
+      <c r="I11">
+        <v>2016</v>
+      </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P12" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G13" t="s">
         <v>38</v>
       </c>
       <c r="H13">
-        <v>1986</v>
+        <v>2012</v>
       </c>
       <c r="I13">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J13" t="s">
         <v>23</v>
       </c>
       <c r="K13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="L13"/>
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>95</v>
+      </c>
       <c r="M13" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>38</v>
       </c>
       <c r="H14">
         <v>1986</v>
       </c>
       <c r="I14">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H15">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>1986</v>
+      </c>
+      <c r="I15">
+        <v>2014</v>
+      </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="P15" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B16" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="P16" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B17" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="G17" t="s">
         <v>38</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I17">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>117</v>
       </c>
       <c r="M17" t="s">
+        <v>64</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" t="s">
         <v>118</v>
       </c>
-      <c r="N17" t="s">
+      <c r="P17" t="s">
         <v>119</v>
       </c>
-      <c r="O17" t="s">
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>120</v>
       </c>
-      <c r="P17" t="s">
+      <c r="B18" t="s">
         <v>121</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>122</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18">
+        <v>2017</v>
+      </c>
+      <c r="J18" t="s">
+        <v>124</v>
+      </c>
+      <c r="K18" t="s">
+        <v>125</v>
+      </c>
+      <c r="L18" t="s">
+        <v>126</v>
+      </c>
+      <c r="M18" t="s">
+        <v>127</v>
+      </c>
+      <c r="N18" t="s">
+        <v>128</v>
+      </c>
+      <c r="O18" t="s">
+        <v>129</v>
+      </c>
+      <c r="P18" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">