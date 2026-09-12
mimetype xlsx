--- v0 (2025-11-09)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -140,81 +140,105 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-465132-2013-cqc-mark-certification-fluorescent-lamps-general-lighting-service-double</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2020-12-22/492726.shtml</t>
   </si>
   <si>
     <t>CQC31-465197-2014. CQC Mark Certification - Double-capped LED Lamps designed to retrofit linear Fluorescent Lamps</t>
   </si>
   <si>
     <t>Applies to G13 double-capped T8 LED Lamps designed to retrofit linear Fluorescent Lamps with technical characteristics based on GB|T 10682</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>CQC 3148-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-465197-2014-cqc-mark-certification-double-capped-led-lamps-designed-retrofit-linear</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/rootfiles/2014/11/02/1414876321132078-1414876321176625.pdf</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -533,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="362.054" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -766,135 +790,233 @@
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I5">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="H6">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I6">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7">
+        <v>2003</v>
+      </c>
+      <c r="I7">
+        <v>2013</v>
+      </c>
+      <c r="J7" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" t="s">
         <v>56</v>
       </c>
-      <c r="P6" t="s">
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
         <v>57</v>
+      </c>
+      <c r="B8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8">
+        <v>2018</v>
+      </c>
+      <c r="I8">
+        <v>2019</v>
+      </c>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">