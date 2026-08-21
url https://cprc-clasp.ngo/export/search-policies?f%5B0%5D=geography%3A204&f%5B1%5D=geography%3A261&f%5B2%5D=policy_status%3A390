--- v0 (2026-01-23)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,240 +450,253 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>SLNS 90: 2011 Energy Efficiency Labelling – Labelling of Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of energy efficiency classification ofincandescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
+  </si>
+  <si>
+    <t>Saint Lucia</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>Saint Lucia Bureau of Standards</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/slns-90-2011-energy-efficiency-labelling-labelling-incandescent-lamps</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-90-2011/</t>
+  </si>
+  <si>
+    <t>SLNS 91: 2011 Energy Efficiency Labelling – Labelling of Fluorescent Tubular and Compact Lamps</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of energy efficiency classification of fluorescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label. This National Standard is applicable to tubular, circular and compact fluorescent lamps using both integrated and non-integrated electromagnetic or electronic ballasts, with the following  specifications:</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/slns-91-2011-energy-efficiency-labelling-labelling-fluorescent-tubular-and-compact-lamps</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-91-2011/</t>
+  </si>
+  <si>
+    <t>SLNS 93: 2015 Specification for energy efficiency labelling of Air Conditioners</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of classification of energy efficiency for aircondition units used for domestic and similar purposes.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-93-2015/</t>
+  </si>
+  <si>
+    <t>SLNS 93: 2015 Specification for Energy Efficiency Labelling of Air Conditioners</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of classification of energy efficiency for air conditioning units used for domestic and similar purposes. The standard also specifies the test methods to be utilised and the features of the energy efficiency label for all air conditioner types (window, room or split units), with a capacity up to 10 kW (34,121.420 BTU/h).</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>Saint Lucia Bureau of Standards (SLBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners-0</t>
+  </si>
+  <si>
+    <t>SLNS 94: 2016 Energy Efficiency Labelling – Refrigerators</t>
+  </si>
+  <si>
+    <t>This national standard specifies the method of energy efficiency classification of refrigeratorsused for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/slns-94-2016-energy-efficiency-labelling-refrigerators</t>
+  </si>
+  <si>
+    <t>https://dev.slbs.org/2018/10/15/national-54/</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...176 lines deleted...]
-    <t>https://dev.slbs.org/2018/10/15/national-54/</t>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1135,61 +1148,61 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2229,985 +2242,989 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>176</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>182</v>
+        <v>82</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2011</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
         <v>185</v>
       </c>
       <c r="P32" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>187</v>
       </c>
       <c r="B33" t="s">
         <v>188</v>
       </c>
       <c r="C33" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D33" t="s">
         <v>189</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
+        <v>190</v>
+      </c>
+      <c r="P33" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>192</v>
+      </c>
+      <c r="B34" t="s">
         <v>193</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F34" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>196</v>
       </c>
       <c r="P34" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>197</v>
+      </c>
+      <c r="B35" t="s">
         <v>198</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>174</v>
+      </c>
+      <c r="D35" t="s">
         <v>199</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
+        <v>178</v>
+      </c>
+      <c r="N35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" t="s">
+        <v>200</v>
+      </c>
+      <c r="P35" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" t="s">
         <v>203</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
         <v>204</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>82</v>
+        <v>176</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L36"/>
+        <v>131</v>
+      </c>
+      <c r="L36" t="s">
+        <v>206</v>
+      </c>
       <c r="M36" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P36" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B37" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P37" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B38" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P38" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B39" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B40" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B41" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P41" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B42" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="P42" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B43" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>55</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>25</v>
       </c>
       <c r="O43" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="P43" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B44" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="P44" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B45" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>131</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>25</v>
       </c>
       <c r="O45" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="P45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>