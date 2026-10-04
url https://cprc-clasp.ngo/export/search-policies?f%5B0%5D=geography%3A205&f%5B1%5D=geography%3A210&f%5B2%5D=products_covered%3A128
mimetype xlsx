--- v0 (2025-12-30)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,69 +164,81 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...4 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Commercial Water Heaters Version 2.0</t>
   </si>
   <si>
     <t>Only products that meet the definition of a commercial water heater as specified in the policy document and which are marketed for sale in the commercial market are eligible for ENERGY STAR certification. The following products are not eligible for certification under this specification: oil fired water heaters, combined heating/cooling and hot water systems, and storage water heaters with greater than 140 gallons of capacity (heat pump water heaters designed to operate in conjunction with tanks or storage type water heaters are exempt from this exclusion).</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
@@ -584,59 +596,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="188.668" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="665.266" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -814,190 +826,236 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H5">
         <v>2019</v>
       </c>
-      <c r="I5"/>
+      <c r="I5">
+        <v>2023</v>
+      </c>
       <c r="J5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
+      <c r="H6">
+        <v>2019</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>60</v>
       </c>
-      <c r="C6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>71</v>
+      </c>
+      <c r="P7" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
         <v>73</v>
       </c>
-      <c r="P7" t="s">
+      <c r="B8" t="s">
         <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2009</v>
+      </c>
+      <c r="I8">
+        <v>2015</v>
+      </c>
+      <c r="J8" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" t="s">
+        <v>75</v>
+      </c>
+      <c r="L8" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" t="s">
+        <v>70</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>77</v>
+      </c>
+      <c r="P8" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">