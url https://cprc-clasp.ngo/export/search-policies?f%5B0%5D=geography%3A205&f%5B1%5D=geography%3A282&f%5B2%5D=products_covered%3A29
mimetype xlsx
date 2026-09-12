--- v1 (2025-12-22)
+++ v2 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -818,50 +818,77 @@
     <t>This policy applies to fluorescent Lamps for General Lighting Service - Self-ballasted and Electrode-Less</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
+  </si>
+  <si>
+    <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
+It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>GB/T29293
+,   
+                    GB/T3901</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 31276-2014 Minimum allowable values of energy efficiency and evaluating values of energy conservation of tungsten halogen lamp</t>
   </si>
   <si>
     <t>Applies to non-directional tungsten halogen lamp for general lighting purposes with rated voltage no larger than 24V; power range 5W-100W; with rated voltage 220V-250V; power range 15W-500W.</t>
   </si>
   <si>
     <t>GB/T 14094; GB 14196.2; GB 14196.3; GB/T 26178</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-31276-2014-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80887D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
@@ -1234,51 +1261,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="205.093" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="772.669" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="337.346" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3485,283 +3512,381 @@
       </c>
       <c r="M45" t="s">
         <v>55</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>265</v>
       </c>
       <c r="P45" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>267</v>
       </c>
       <c r="B46" t="s">
         <v>268</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
-        <v>77</v>
+        <v>269</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H46">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="I46">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J46" t="s">
-        <v>72</v>
+        <v>270</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M46" t="s">
         <v>55</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="P46" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B47" t="s">
-        <v>65</v>
+        <v>268</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>273</v>
+        <v>8</v>
       </c>
       <c r="H47">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2013</v>
+      </c>
+      <c r="I47">
+        <v>2026</v>
+      </c>
       <c r="J47" t="s">
-        <v>53</v>
+        <v>270</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>244</v>
+        <v>55</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
         <v>274</v>
       </c>
       <c r="P47" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>275</v>
+      </c>
+      <c r="B48" t="s">
         <v>276</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
         <v>50</v>
       </c>
       <c r="D48" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H48">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="I48">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="J48" t="s">
+        <v>72</v>
+      </c>
+      <c r="K48" t="s">
+        <v>34</v>
+      </c>
+      <c r="L48" t="s">
+        <v>277</v>
+      </c>
+      <c r="M48" t="s">
+        <v>55</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>278</v>
       </c>
-      <c r="K48" t="s">
-[...2 lines deleted...]
-      <c r="L48" t="s">
+      <c r="P48" t="s">
         <v>279</v>
-      </c>
-[...10 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B49" t="s">
-        <v>283</v>
+        <v>65</v>
       </c>
       <c r="C49" t="s">
         <v>50</v>
       </c>
       <c r="D49" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>52</v>
+        <v>281</v>
       </c>
       <c r="H49">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>53</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49" t="s">
         <v>66</v>
       </c>
       <c r="M49" t="s">
         <v>244</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="P49" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B50" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C50" t="s">
         <v>50</v>
       </c>
       <c r="D50" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H50">
-        <v>2003</v>
+        <v>1989</v>
       </c>
       <c r="I50">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="J50" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
-        <v>122</v>
+        <v>287</v>
       </c>
       <c r="M50" t="s">
-        <v>55</v>
+        <v>216</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>288</v>
       </c>
       <c r="P50" t="s">
         <v>289</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>290</v>
+      </c>
+      <c r="B51" t="s">
+        <v>291</v>
+      </c>
+      <c r="C51" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
+      <c r="H51">
+        <v>2021</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>53</v>
+      </c>
+      <c r="K51" t="s">
+        <v>34</v>
+      </c>
+      <c r="L51" t="s">
+        <v>66</v>
+      </c>
+      <c r="M51" t="s">
+        <v>244</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>292</v>
+      </c>
+      <c r="P51" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>294</v>
+      </c>
+      <c r="B52" t="s">
+        <v>295</v>
+      </c>
+      <c r="C52" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" t="s">
+        <v>88</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2003</v>
+      </c>
+      <c r="I52">
+        <v>2013</v>
+      </c>
+      <c r="J52" t="s">
+        <v>72</v>
+      </c>
+      <c r="K52" t="s">
+        <v>34</v>
+      </c>
+      <c r="L52" t="s">
+        <v>122</v>
+      </c>
+      <c r="M52" t="s">
+        <v>55</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>296</v>
+      </c>
+      <c r="P52" t="s">
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">