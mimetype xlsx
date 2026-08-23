--- v0 (2025-11-30)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -280,113 +280,132 @@
   <si>
     <t>ENERGY STAR Program Requirements for Small Network Equipment Version 1.0</t>
   </si>
   <si>
     <t>Products that meet the definition for Small Network Equipment (SNE) as specified herein are eligible for ENERGY STAR certification, with the exception of products listed in Section 2.2 of the policy document. In addition, SNE shall meet one of the following equipment type definitions:
 i. Broadband Modems (Cable, DSL);
 ii. Optical Network Termination Device (ONT);
 iii. Integrated Access Device (IAD);
 iv. Router;
 v. Switch; or
 vi. Access Point.</t>
   </si>
   <si>
     <t>Networking Equipment</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Small Network Equipment Rev. Aug-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-small-network-equipment-version-10</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/small_network_equipment/partners</t>
   </si>
   <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
+  </si>
+  <si>
+    <t>This guideline specifies the minimum energy performance standards and rating labels for portable or built-in type electric oven with the following function mode:
+(a) conventional mode;
+(b) convectional mode;
+(c) conventional and convectional mode; and
+(d) conventional, convectional and steam mode</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Ovens</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2025</t>
+  </si>
+  <si>
+    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-electric-oven-0</t>
+  </si>
+  <si>
+    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
   </si>
   <si>
     <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
 or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...1 lines deleted...]
-  <si>
     <t>Freezers-only</t>
-  </si>
-[...4 lines deleted...]
-    <t>August 2025</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
-    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
+    <t>New, Superseded</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Fans</t>
   </si>
   <si>
     <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>MS 2574:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-fans</t>
@@ -427,51 +446,51 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-%20Guide%20on%20MEPS%20for%20Rice%20Cooker%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/en/web/consumer/details/7/3----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202598%202014%20(MEPS%20for%20Lamp).pdf</t>
+    <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
 include the installation of a new or replacement, upgrade or relocation of an existing air
 conditioning condensing unit to require a reverse cycle air conditioning condensing unit (heat pump). This policy entered into effect on January 1, 2023, and applies to the town of Portola Valley, California only.</t>
   </si>
   <si>
     <t>Town of Portola Valley</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2022-447</t>
   </si>
   <si>
     <t>https://library.municode.com/ca/portola_valley/ordinances/code_of_ordinances?nodeId=1184430</t>
   </si>
   <si>
     <t>The U.S. Environmental Protection Agency (EPA) Recognition Program for Game Consoles Performance Requirements Version 1.0</t>
   </si>
   <si>
     <t>Manufacturers of products that meet the definition of Game Console are eligible for EPA recognition, with the exception of portable game consoles and game consoles incapable of rendering HD video output (video output with a display resolution of 720 lines or greater) via HDMI.</t>
   </si>
@@ -880,51 +899,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="713.683" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1424,588 +1443,634 @@
       <c r="C11" t="s">
         <v>87</v>
       </c>
       <c r="D11" t="s">
         <v>88</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2025</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>90</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N11" t="s">
         <v>39</v>
       </c>
       <c r="O11" t="s">
+        <v>92</v>
+      </c>
+      <c r="P11" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" t="s">
         <v>95</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>97</v>
+      </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="P12" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="N13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="P13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>89</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="N14" t="s">
         <v>39</v>
       </c>
       <c r="O14" t="s">
+        <v>112</v>
+      </c>
+      <c r="P14" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C15" t="s">
         <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>89</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="H15">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>39</v>
       </c>
       <c r="O15" t="s">
+        <v>118</v>
+      </c>
+      <c r="P15" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>89</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="H16">
         <v>2020</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>39</v>
       </c>
       <c r="O16" t="s">
+        <v>124</v>
+      </c>
+      <c r="P16" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="M17" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="N17" t="s">
         <v>39</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" t="s">
+        <v>133</v>
+      </c>
+      <c r="C18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>136</v>
+      </c>
       <c r="M18" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="O18" t="s">
         <v>137</v>
       </c>
       <c r="P18" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>139</v>
       </c>
       <c r="B19" t="s">
         <v>140</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>141</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+      <c r="O19" t="s">
         <v>142</v>
       </c>
-      <c r="M19" t="s">
+      <c r="P19" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
       <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>147</v>
+      </c>
+      <c r="M20" t="s">
+        <v>148</v>
+      </c>
+      <c r="N20" t="s">
+        <v>39</v>
+      </c>
+      <c r="O20" t="s">
+        <v>149</v>
+      </c>
+      <c r="P20" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="L21" t="s">
+        <v>156</v>
+      </c>
+      <c r="M21" t="s">
+        <v>157</v>
+      </c>
+      <c r="N21" t="s">
+        <v>158</v>
+      </c>
+      <c r="O21" t="s">
         <v>159</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>161</v>
+      </c>
+      <c r="B22" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K22" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="L22" t="s">
+        <v>164</v>
+      </c>
+      <c r="M22" t="s">
+        <v>157</v>
+      </c>
+      <c r="N22" t="s">
+        <v>158</v>
+      </c>
+      <c r="O22" t="s">
         <v>165</v>
       </c>
-      <c r="M22" t="s">
-[...5 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>166</v>
       </c>
-      <c r="P22" t="s">
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
         <v>167</v>
+      </c>
+      <c r="B23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" t="s">
+        <v>169</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" t="s">
+        <v>154</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2014</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>110</v>
+      </c>
+      <c r="K23" t="s">
+        <v>155</v>
+      </c>
+      <c r="L23" t="s">
+        <v>170</v>
+      </c>
+      <c r="M23" t="s">
+        <v>157</v>
+      </c>
+      <c r="N23" t="s">
+        <v>158</v>
+      </c>
+      <c r="O23" t="s">
+        <v>171</v>
+      </c>
+      <c r="P23" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">