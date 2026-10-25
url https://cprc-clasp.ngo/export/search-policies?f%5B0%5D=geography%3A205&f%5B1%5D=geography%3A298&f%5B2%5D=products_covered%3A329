--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -209,72 +209,72 @@
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-commercial-refrigerators-and-freezers-version-40</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/commercial_food_service_equipment/commercial_refrigerators_freezers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Refrigerators and Freezers Version 5.0</t>
   </si>
   <si>
     <t>Products that meet the definition of (i) an Electric Refrigerator, Electric Refrigerator-Freezer, or Freezer, including compact and built-in products, as specified in the policy document and (ii) the definition of a consumer product as specified in 10 CFR § 430.2 are eligible for ENERGY STAR qualification. Wine refrigerators or other products that do not meet the definition of an Electric Refrigerator or Electric Refrigerator-Freezer are not eligible for qualification under this specification.</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix A &amp; B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-refrigerators-and-freezers-version-50</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/refrigerators/partners</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -942,51 +942,51 @@
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
         <v>69</v>
       </c>
       <c r="H7">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>70</v>
       </c>
       <c r="K7" t="s">
         <v>34</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>71</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>72</v>
       </c>
       <c r="P7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>74</v>