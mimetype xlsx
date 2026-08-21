--- v2 (2026-03-02)
+++ v3 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,104 +186,206 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>UNIT 1138:2011 Electric refrigeration appliances for domestic use – Specifications and labeling</t>
   </si>
   <si>
     <t>This standard establishes the methodology for the classification of refrigeration according to their energy performance, the test methods and the characteristics of the energy efficiency label. This standard applies to the following electrical appliances for domestic use: refrigerators with or without a frozen food storage compartment, refrigerator-freezer, appliances for storing frozen food and freezers, frost-free or not.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIT-IEC 62552:2007, UNIT-NM 60335-1:2010, IEC 60335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Eficiencia energética – Calentadores de agua eléctricos de acumulación de uso doméstico- Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household electric water heater storage.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>UNIT-IEC 60379: 1987 1ª Revisión, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21: 2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11572011-eficiencia-energetica-calentadores-de-agua-electricos-de-acumulacion-de-uso</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT_1157_2011-_Eficiencia_Energetica._Calentadores_de_agua_electricos_de_acumulacion._Especificaciones_y_etiquetado.pdf/cb524e6d-4a9e-410b-958f-1e603cdf0cfa</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Electric storage water heaters for domestic use - Specifications and labeling</t>
   </si>
   <si>
     <t>This standard establishes the methodology for the classification of storage electric water heaters for domestic use according to their energy performance, test methods and the characteristics of the energy efficiency label.</t>
   </si>
   <si>
     <t>UNIT-IEC 60379:1987, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21:2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11572011-electric-storage-water-heaters-domestic-use-specifications-and-labeling</t>
   </si>
@@ -632,51 +734,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="504.877" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="267.649" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -960,294 +1062,626 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
         <v>87</v>
       </c>
-      <c r="P11" t="s">
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13">
+        <v>2023</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
         <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2008</v>
+      </c>
+      <c r="I15">
+        <v>2011</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2009</v>
+      </c>
+      <c r="I16">
+        <v>2011</v>
+      </c>
+      <c r="J16" t="s">
+        <v>108</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>93</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2007</v>
+      </c>
+      <c r="I17">
+        <v>2011</v>
+      </c>
+      <c r="J17" t="s">
+        <v>35</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>119</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2014</v>
+      </c>
+      <c r="I18">
+        <v>2018</v>
+      </c>
+      <c r="J18" t="s">
+        <v>108</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>120</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>121</v>
+      </c>
+      <c r="P18" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">