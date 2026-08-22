--- v0 (2025-11-26)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,150 +450,166 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...86 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -714,63 +730,60 @@
   <si>
     <t>UNIT 1138:2011 Eficiencia energética – Aparatos de refrigeración eléctricos de uso doméstico – Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household refrigerators, freezers, refrigerator-freezers.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>UNIT IEC 62552:2007, UNIT NM 60335-1:2010, IEC 69335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11382011-eficiencia-energetica-aparatos-de-refrigeracion-electricos-de-uso-domestico</t>
   </si>
   <si>
-    <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
+    <t>https://www.gub.uy/ministerio-industria-energia-mineria/sites/ministerio-industria-energia-mineria/files/2025-04/UNIT%201138%202011%20-%20Eficiencia%20Energetica.%20Aparatos%20de%20refrigeracion%20electricos%20de%20uso%20domestico.%20Especificaciones%20y%20etiquetado.pdf</t>
   </si>
   <si>
     <t>UNIT 1159:2007 Eficiencia energética - Lámparas incandescentes de uso doméstico y similares - Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for incandescent lamps.</t>
   </si>
   <si>
     <t>Directional Lamps</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>UNIT 1155:2007, IEC 60064</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11592007-eficiencia-energetica-lamparas-incandescentes-de-uso-domestico-y-similares</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1159+-+Eficiencia+Energetica.+Lamparas+incandescentes+de+uso+domestico+y+similares+-+Especificaciones+etiquetado.pdf/7e86af5f-cb55-4c99-a3f1-1aaed79498db</t>
   </si>
   <si>
     <t>UNIT 1160:2007 Compact, circular and tubular fluorescent lamps - Specifications and labeling</t>
   </si>
   <si>
     <t>This standard establishes the methodology for the classification of compact, circular and tubular fluorescent lamps according to their energy efficiency, the test method and the characteristics of the energy efficiency label. This standard applies to circular and tubular compact fluorescent lamps, integrated or not, with electromagnetic or electronic ballast, which have:
 -Rated power between 5 W and 110 W inclusive;
 -Nominal mains voltage for compact fluorescent lamps with ballast between 100 V and 250 V;
 -Sockets for compact lamps with integrated ballast E26, E27 and E40.</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
@@ -1159,64 +1172,64 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.268" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="267.649" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2253,1046 +2266,1050 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>174</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>131</v>
+      </c>
+      <c r="L31" t="s">
+        <v>177</v>
+      </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P32" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
+        <v>186</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="P33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="P34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>25</v>
       </c>
       <c r="O35" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="P35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>55</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>25</v>
       </c>
       <c r="O38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>42</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>131</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="P40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2011</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="M41" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="P41" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B42" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C42" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D42" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>226</v>
+        <v>175</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2007</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M42" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="P42" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B43" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D43" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2007</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M43" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="P43" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B44" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C44" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D44" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2007</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="P44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B45" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D45" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E45" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2009</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M45" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P45" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B46" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C46" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D46" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2009</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M46" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N46" t="s">
         <v>32</v>
       </c>
       <c r="O46" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="P46" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">