--- v1 (2025-12-01)
+++ v2 (2026-08-21)
@@ -164,51 +164,51 @@
   <si>
     <t>TIS 2134-2565 air conditioner for room Energy efficiency</t>
   </si>
   <si>
     <t>This industrial product standard contains the energy efficiency requirements for room air conditioners with a total cooling capacity that does not exceed 18,000 W and a maximum rated voltage that does not exceed 250 V for air conditioners with single-phase electrical systems and no more than 600 V for air conditioner with multi-phase electrical system. This policy covers air conditioners with air ducts with a total cooling capacity of less than 8,000 W intended to operate at static pressure. </t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tis-2134-2565-air-conditioner-room-energy-efficiency</t>
   </si>
   <si>
     <t>https://a.tisi.go.th/t/?n=7393</t>
   </si>
   <si>
     <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
   </si>
   <si>
     <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
-    <t>New</t>
+    <t>New, Superseded</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>TIS 455-2537</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tis-2186-2547-thai-industrial-standard-household-refrigerators</t>
   </si>
   <si>
     <t>https://service.tisi.go.th/fulltext/2186_2547.pdf</t>
   </si>
   <si>
     <t>TIS 2186-2561 (2018) :  Household Refrigerators and Refrigerator-Freezer: Environmental Requirements : Energy Ffficiency</t>
   </si>
   <si>
     <t>The standard mandates energy efficiency of compression-type refrigerators for household and similar use. Covers only compression type.</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tis-2186-2561-2018-household-refrigerators-and-refrigerator-freezer-environmental</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>UNIT 1138:2011 Eficiencia energética – Aparatos de refrigeración eléctricos de uso doméstico – Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household refrigerators, freezers, refrigerator-freezers.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>UNIT IEC 62552:2007, UNIT NM 60335-1:2010, IEC 69335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11382011-eficiencia-energetica-aparatos-de-refrigeracion-electricos-de-uso-domestico</t>
   </si>
   <si>
-    <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
+    <t>https://www.gub.uy/ministerio-industria-energia-mineria/sites/ministerio-industria-energia-mineria/files/2025-04/UNIT%201138%202011%20-%20Eficiencia%20Energetica.%20Aparatos%20de%20refrigeracion%20electricos%20de%20uso%20domestico.%20Especificaciones%20y%20etiquetado.pdf</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Eficiencia energética – Calentadores de agua eléctricos de acumulación de uso doméstico- Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household electric water heater storage.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>UNIT-IEC 60379: 1987 1ª Revisión, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21: 2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11572011-eficiencia-energetica-calentadores-de-agua-electricos-de-acumulacion-de-uso</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT_1157_2011-_Eficiencia_Energetica._Calentadores_de_agua_electricos_de_acumulacion._Especificaciones_y_etiquetado.pdf/cb524e6d-4a9e-410b-958f-1e603cdf0cfa</t>
   </si>
   <si>
     <t>UNIT 1159:2007 Eficiencia energética - Lámparas incandescentes de uso doméstico y similares - Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for incandescent lamps.</t>
   </si>
@@ -706,51 +706,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="761.957" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="267.649" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">