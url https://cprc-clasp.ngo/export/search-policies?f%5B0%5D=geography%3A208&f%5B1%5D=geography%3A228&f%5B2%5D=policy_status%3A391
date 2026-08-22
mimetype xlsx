--- v0 (2025-11-26)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -152,180 +152,252 @@
   <si>
     <t>Refrigeration, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
-    <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
-[...5 lines deleted...]
-    <t>Refrigerators-Freezers, Freezers-only</t>
+    <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
+  </si>
+  <si>
+    <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
-[...2 lines deleted...]
-    <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
-[...2 lines deleted...]
-    <t>http://www.eos.org.eg/en/standard/14011</t>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>CES 140:2015 Off-grid solar photovoltaic lighting kits - requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
@@ -369,90 +441,84 @@
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 14 511:2004; EN12309-2:2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02007D0742-20140617</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2013/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2014-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources and repealing Commission Delegated Regulation (EU) No 874/2012.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
@@ -493,50 +559,53 @@
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 65-2014 of 1 October 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of domestic ovens and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-65-2014-1-october-2013-supplementing-directive-2010</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0065-20170307</t>
   </si>
   <si>
@@ -558,60 +627,63 @@
     <t>The proposal covers motors of power range 0;75 to 375 kW. The definition of motors is electric single speed motors with three-phase 50 Hz or 60 Hz or 50|60 Hz; squirrel cage induction motors in accordance with IEC 60034-1. Additional parameters; rated voltage; rated output; poles etc;; are also specified in Annex II. This kind of motors usually figures in industrial fans; pumps and compressors. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>Variable Speed Drives, 3-Phase Motors</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191781-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R1781-20230124</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/1782/contents</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2019/1782/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1783 of 1 October 2019 amending Regulation (EU) No 548/2014 on implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to small, medium and large power transformers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for placing on the market or putting into service power transformers with a minimum power rating of 1 kVA used in 50Hz electricity transmission and distribution networks or for industrial applications. The Regulation is only applicable to transformers purchased after the entry into force of the Regulation. Power transformer means a static piece of apparatus with two or more windings which; by electromagnetic induction; transforms a system of alternating voltage and current into another system of alternating voltage and current usually of different values and at the same frequency for the purpose of transmitting electrical power.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv:OJ.L_.2019.272.01.0107.01.ENG&amp;toc=OJ:L:2019:272:TOC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-0</t>
   </si>
@@ -675,71 +747,74 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
@@ -765,69 +840,69 @@
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...8 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Der Blaue Engel - Auto-Off Power Strips and Socket Adapters (DE-UZ 134)</t>
   </si>
   <si>
     <t>These Basic Criteria apply to auto-off power strips or socket adapters (with and without surge protector).</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Power strips</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025; DIN EN 62301</t>
   </si>
   <si>
     <t>Umweltbundesamt -Federal Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-auto-power-strips-and-socket-adapters-de-uz-134</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20134-201407-en%20Criteria-2020-01-07.pdf</t>
   </si>
@@ -943,53 +1018,50 @@
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20151-201409-en%20Criteria-2019-01-23.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Office Equipment with Printing Function (Printers and Multifunction Devices) (DE-UZ 205)</t>
   </si>
   <si>
     <t>These Basic Award Criteria apply to office devices (usually referred to as printers and/or multifunction devices) which at least:
 • offer printing as their primary function,
 • are capable of producing monochrome or colour printouts (4-colour-printing) on standard paper with a grammage of 60 to 80 g/m2,
 • are capable of processing media or a minimum format of DIN A4 and up to a maximum format of DIN A3+, and
 • work as electrophotographic devices (LED or laser technology) by using toners or as inkjet devices by using inks (or gels, or waxes).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-office-equipment-printing-function-printers-and-multifunction-devices-de</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20205-201701-en%20Criteria-2020-06-02.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Solar Collectors (DE-UZ 73)</t>
   </si>
   <si>
     <t>These Basic Criteria apply to solar collectors according to DIN EN 12975. Using solar plants for the generation of energy helps to save resources and avoid pollutant</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>DIN EN 12975</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-solar-collectors-de-uz-73</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20073-200903-en%20Criteria-2019-07-17.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Stationary air conditioners (DE-UZ 204)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for air conditioners for stationary use with the following characteristics:</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-stationary-air-conditioners-de-uz-204</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20204-201608-en%20Criteria-2020-01-10.pdf</t>
   </si>
   <si>
     <t>DKS 2464-2:2020 Performance of household electrical Appliances — Refrigerating appliances; Part 2: Minimum energy performance standard requirements</t>
@@ -1178,50 +1250,53 @@
     <t>Mauritius</t>
   </si>
   <si>
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>MS 201</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gn-112017-energy-efficiency-labelling-regulated-machinery-regulations-2017-amended-gn-no</t>
   </si>
   <si>
     <t>https://eemo.govmu.org/Pages/Labelling%20of%20appliances/amend_GN137_2018.pdf</t>
   </si>
   <si>
     <t>GOST 16317-87 Household electrical refrigerating appliances - General specifications</t>
   </si>
   <si>
     <t>Applies to household electric compression and absorption refrigerators, household electric compression freezers, household electric compression refrigerators, and freezers for storage and/or freezing of food in domestic conditions.</t>
   </si>
   <si>
     <t>Russia</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-16317-87-household-electrical-refrigerating-appliances-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/19717/</t>
   </si>
   <si>
     <t>GOST 16617-87 Household electric heating appliances - General specifications</t>
   </si>
   <si>
     <t>This policy covers household electric heating appliances.</t>
   </si>
   <si>
     <t>Heat Pumps</t>
   </si>
   <si>
     <t>Art 4.3 of GOST 16617-87</t>
   </si>
@@ -2091,74 +2166,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P96"/>
+  <dimension ref="A1:P101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="182.813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2332,4527 +2407,4761 @@
       </c>
       <c r="O4" t="s">
         <v>44</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>48</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>58</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>59</v>
       </c>
       <c r="P6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>64</v>
       </c>
       <c r="P7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>68</v>
+      </c>
       <c r="M8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>71</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9"/>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
         <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>74</v>
       </c>
-      <c r="M9" t="s">
-[...5 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H10">
         <v>2003</v>
       </c>
       <c r="I10">
         <v>2006</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" t="s">
+        <v>53</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I11">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="P11" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I12">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J12" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="K12" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="I13">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="P13" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I14">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J14" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="M14" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I15">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J15" t="s">
+        <v>73</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>103</v>
       </c>
-      <c r="K15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M15" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="M16"/>
+        <v>108</v>
+      </c>
+      <c r="M16" t="s">
+        <v>109</v>
+      </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>1995</v>
+        <v>2015</v>
       </c>
       <c r="I17">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J17" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="L17" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="M17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N17" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="O17" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="P17" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B18" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="I18">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>134</v>
+      </c>
+      <c r="L19" t="s">
+        <v>135</v>
+      </c>
       <c r="M19" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="N19" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="P19" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20" t="s">
         <v>139</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="I20">
         <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
+      <c r="L20" t="s">
+        <v>140</v>
+      </c>
+      <c r="M20" t="s">
+        <v>141</v>
+      </c>
       <c r="N20" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="P20" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B21" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D21" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="I21">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="K21" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="M21"/>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C22" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>1995</v>
       </c>
       <c r="I22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J22" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="K22" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>151</v>
       </c>
-      <c r="M22"/>
+      <c r="M22" t="s">
+        <v>141</v>
+      </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="O22" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="P22" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B23" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C23" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="I23">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J23" t="s">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="K23" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="P23" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B24" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C24" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>1979</v>
+        <v>1997</v>
       </c>
       <c r="I24">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="K24" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="L24"/>
-      <c r="M24"/>
+      <c r="M24" t="s">
+        <v>141</v>
+      </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="O24" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="P24" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B25" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D25" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="I25">
         <v>2019</v>
       </c>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
-      <c r="M25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="O25" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="P25" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B26" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="I26">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J26" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>134</v>
+      </c>
+      <c r="L26" t="s">
+        <v>173</v>
+      </c>
       <c r="M26" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="P26" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H27">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J27" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L27"/>
+        <v>134</v>
+      </c>
+      <c r="L27" t="s">
+        <v>173</v>
+      </c>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>179</v>
       </c>
       <c r="P27" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28" t="s">
         <v>182</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="D28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2015</v>
+        <v>1979</v>
       </c>
       <c r="I28">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J28" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
+        <v>141</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>185</v>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>181</v>
       </c>
       <c r="B29" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>188</v>
       </c>
       <c r="D29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>1979</v>
       </c>
       <c r="I29">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J29" t="s">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B30" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I30">
         <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30"/>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>141</v>
+      </c>
       <c r="N30" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="O30" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="P30" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B31" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>199</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>40</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="I31">
         <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
-      <c r="M31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M31"/>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="P31" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>197</v>
       </c>
       <c r="B32" t="s">
         <v>198</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>199</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="H32">
         <v>2009</v>
       </c>
       <c r="I32">
         <v>2019</v>
       </c>
       <c r="J32" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="P32" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B33" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I33">
         <v>2019</v>
       </c>
       <c r="J33" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="M33" t="s">
-        <v>118</v>
+        <v>209</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="O33" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>205</v>
+      </c>
+      <c r="B34" t="s">
         <v>206</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I34">
         <v>2019</v>
       </c>
       <c r="J34" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L34"/>
+      <c r="M34"/>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="O34" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P34" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B35" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I35">
         <v>2019</v>
       </c>
       <c r="J35" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L35" t="s">
+        <v>208</v>
+      </c>
+      <c r="M35"/>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="O35" t="s">
+        <v>214</v>
+      </c>
+      <c r="P35" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B36" t="s">
         <v>217</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>40</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="I36">
         <v>2019</v>
       </c>
       <c r="J36" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
-      <c r="M36"/>
+      <c r="M36" t="s">
+        <v>141</v>
+      </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P36" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B37" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>222</v>
+        <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>40</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I37">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>223</v>
       </c>
       <c r="P37" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>225</v>
       </c>
       <c r="B38" t="s">
         <v>226</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>40</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I38">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J38" t="s">
+        <v>127</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>227</v>
+      </c>
+      <c r="M38" t="s">
+        <v>141</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>228</v>
       </c>
-      <c r="K38" t="s">
+      <c r="P38" t="s">
         <v>229</v>
-      </c>
-[...11 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>230</v>
+      </c>
+      <c r="B39" t="s">
+        <v>231</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>40</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I39">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J39" t="s">
+        <v>127</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>151</v>
+      </c>
+      <c r="M39" t="s">
+        <v>233</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>234</v>
+      </c>
+      <c r="P39" t="s">
         <v>235</v>
-      </c>
-[...14 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>236</v>
+      </c>
+      <c r="B40" t="s">
+        <v>237</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>40</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="I40">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J40" t="s">
-        <v>241</v>
+        <v>146</v>
       </c>
       <c r="K40" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="L40"/>
-      <c r="M40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M40"/>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="P40" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B41" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="I41">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J41" t="s">
-        <v>228</v>
+        <v>127</v>
       </c>
       <c r="K41" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>245</v>
+        <v>141</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="P41" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B42" t="s">
+        <v>246</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>247</v>
+      </c>
+      <c r="E42" t="s">
+        <v>39</v>
+      </c>
+      <c r="F42" t="s">
+        <v>40</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2013</v>
+      </c>
+      <c r="I42">
+        <v>2023</v>
+      </c>
+      <c r="J42" t="s">
+        <v>127</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>141</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>248</v>
       </c>
-      <c r="B42" t="s">
+      <c r="P42" t="s">
         <v>249</v>
-      </c>
-[...40 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B43" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C43" t="s">
-        <v>250</v>
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I43">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="J43" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>254</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>253</v>
+        <v>141</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="P43" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B44" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C44" t="s">
-        <v>250</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I44">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="J44" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>253</v>
+        <v>141</v>
       </c>
       <c r="N44" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="O44" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="P44" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B45" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C45" t="s">
-        <v>250</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2014</v>
+        <v>1992</v>
       </c>
       <c r="I45">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="J45" t="s">
-        <v>93</v>
+        <v>253</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
+        <v>266</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="P45" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>263</v>
+      </c>
+      <c r="B46" t="s">
+        <v>264</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
+        <v>265</v>
+      </c>
+      <c r="E46" t="s">
+        <v>39</v>
+      </c>
+      <c r="F46" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>1992</v>
+      </c>
+      <c r="I46">
+        <v>2013</v>
+      </c>
+      <c r="J46" t="s">
+        <v>270</v>
+      </c>
+      <c r="K46" t="s">
+        <v>266</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>141</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>271</v>
+      </c>
+      <c r="P46" t="s">
         <v>272</v>
-      </c>
-[...43 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B47" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C47" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D47" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I47">
         <v>2020</v>
       </c>
       <c r="J47" t="s">
-        <v>264</v>
+        <v>117</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>277</v>
+      </c>
       <c r="M47" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="P47" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B48" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C48" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D48" t="s">
-        <v>285</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I48">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J48" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="P48" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B49" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D49" t="s">
-        <v>85</v>
+        <v>288</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
+        <v>2010</v>
+      </c>
+      <c r="I49">
         <v>2014</v>
       </c>
-      <c r="I49">
-[...1 lines deleted...]
-      </c>
       <c r="J49" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
+        <v>290</v>
+      </c>
+      <c r="P49" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>292</v>
+      </c>
+      <c r="B50" t="s">
         <v>293</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>275</v>
+      </c>
+      <c r="D50" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I50">
         <v>2020</v>
       </c>
       <c r="J50" t="s">
-        <v>264</v>
+        <v>117</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>295</v>
       </c>
       <c r="P50" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>297</v>
       </c>
       <c r="B51" t="s">
         <v>298</v>
       </c>
       <c r="C51" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D51" t="s">
         <v>299</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I51">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J51" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="K51" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="L51" t="s">
         <v>300</v>
       </c>
       <c r="M51" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
         <v>301</v>
       </c>
       <c r="P51" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>303</v>
       </c>
       <c r="B52" t="s">
         <v>304</v>
       </c>
       <c r="C52" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D52" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I52">
         <v>2020</v>
       </c>
       <c r="J52" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>306</v>
       </c>
       <c r="P52" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>308</v>
       </c>
       <c r="B53" t="s">
         <v>309</v>
       </c>
       <c r="C53" t="s">
+        <v>275</v>
+      </c>
+      <c r="D53" t="s">
         <v>310</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2010</v>
+      </c>
+      <c r="I53">
+        <v>2018</v>
+      </c>
+      <c r="J53" t="s">
+        <v>289</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
         <v>311</v>
       </c>
-      <c r="E53" t="s">
-[...20 lines deleted...]
-      <c r="L53"/>
       <c r="M53" t="s">
+        <v>278</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
         <v>312</v>
       </c>
-      <c r="N53" t="s">
-[...2 lines deleted...]
-      <c r="O53" t="s">
+      <c r="P53" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>314</v>
+      </c>
+      <c r="B54" t="s">
         <v>315</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>317</v>
+        <v>275</v>
       </c>
       <c r="D54" t="s">
-        <v>318</v>
+        <v>92</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I54">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J54" t="s">
-        <v>258</v>
+        <v>117</v>
       </c>
       <c r="K54" t="s">
-        <v>319</v>
+        <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>320</v>
+        <v>278</v>
       </c>
       <c r="N54" t="s">
-        <v>321</v>
+        <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="P54" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B55" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C55" t="s">
-        <v>122</v>
+        <v>275</v>
       </c>
       <c r="D55" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="I55">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J55" t="s">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="P55" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B56" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C56" t="s">
-        <v>122</v>
+        <v>275</v>
       </c>
       <c r="D56" t="s">
-        <v>332</v>
+        <v>83</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I56">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J56" t="s">
+        <v>117</v>
+      </c>
+      <c r="K56" t="s">
+        <v>118</v>
+      </c>
+      <c r="L56" t="s">
+        <v>324</v>
+      </c>
+      <c r="M56" t="s">
+        <v>278</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>325</v>
+      </c>
+      <c r="P56" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B57" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C57" t="s">
-        <v>122</v>
+        <v>275</v>
       </c>
       <c r="D57" t="s">
-        <v>299</v>
+        <v>63</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I57">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J57" t="s">
-        <v>326</v>
+        <v>117</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M57" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="P57" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>332</v>
+      </c>
+      <c r="B58" t="s">
+        <v>333</v>
+      </c>
+      <c r="C58" t="s">
+        <v>334</v>
+      </c>
+      <c r="D58" t="s">
+        <v>335</v>
+      </c>
+      <c r="E58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" t="s">
+        <v>40</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2016</v>
+      </c>
+      <c r="I58">
+        <v>2019</v>
+      </c>
+      <c r="J58" t="s">
+        <v>117</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58" t="s">
         <v>336</v>
       </c>
-      <c r="B58" t="s">
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>337</v>
       </c>
-      <c r="C58" t="s">
+      <c r="P58" t="s">
         <v>338</v>
-      </c>
-[...37 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B59" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C59" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D59" t="s">
-        <v>102</v>
+        <v>342</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="I59">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J59" t="s">
-        <v>339</v>
+        <v>283</v>
       </c>
       <c r="K59" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L59" t="s">
+        <v>343</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59" t="s">
+        <v>344</v>
+      </c>
+      <c r="N59" t="s">
+        <v>345</v>
+      </c>
+      <c r="O59" t="s">
         <v>346</v>
       </c>
-      <c r="M59" t="s">
-[...5 lines deleted...]
-      <c r="O59" t="s">
+      <c r="P59" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>348</v>
+      </c>
+      <c r="B60" t="s">
         <v>349</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
-        <v>351</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>352</v>
+        <v>72</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I60">
         <v>2015</v>
       </c>
       <c r="J60" t="s">
+        <v>350</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>351</v>
+      </c>
+      <c r="M60" t="s">
+        <v>352</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
         <v>353</v>
       </c>
-      <c r="K60" t="s">
-[...3 lines deleted...]
-      <c r="M60" t="s">
+      <c r="P60" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B61" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C61" t="s">
-        <v>351</v>
+        <v>145</v>
       </c>
       <c r="D61" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I61">
         <v>2015</v>
       </c>
       <c r="J61" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="K61" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="L61"/>
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>351</v>
+      </c>
       <c r="M61" t="s">
+        <v>352</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>357</v>
+      </c>
+      <c r="P61" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="B62" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="C62" t="s">
-        <v>351</v>
+        <v>145</v>
       </c>
       <c r="D62" t="s">
-        <v>364</v>
+        <v>83</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I62">
         <v>2015</v>
       </c>
       <c r="J62" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="K62" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="L62"/>
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>351</v>
+      </c>
       <c r="M62" t="s">
+        <v>352</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>359</v>
+      </c>
+      <c r="P62" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>360</v>
+      </c>
+      <c r="B63" t="s">
+        <v>361</v>
+      </c>
+      <c r="C63" t="s">
+        <v>362</v>
+      </c>
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>1994</v>
+      </c>
+      <c r="I63">
+        <v>2020</v>
+      </c>
+      <c r="J63" t="s">
+        <v>363</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>364</v>
+      </c>
+      <c r="M63" t="s">
+        <v>365</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>366</v>
+      </c>
+      <c r="P63" t="s">
         <v>367</v>
-      </c>
-[...43 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B64" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C64" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="D64" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="I64">
-        <v>1988</v>
+        <v>2019</v>
       </c>
       <c r="J64" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>370</v>
+      </c>
       <c r="M64" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="P64" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="B65" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="C65" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D65" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
-        <v>1987</v>
+        <v>2008</v>
       </c>
       <c r="I65">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J65" t="s">
+        <v>377</v>
+      </c>
+      <c r="K65" t="s">
+        <v>343</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
         <v>378</v>
       </c>
-      <c r="K65" t="s">
-[...5 lines deleted...]
-      <c r="M65" t="s">
+      <c r="N65" t="s">
+        <v>345</v>
+      </c>
+      <c r="O65" t="s">
         <v>379</v>
       </c>
-      <c r="N65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P65" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B66" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C66" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>383</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I66">
-        <v>1991</v>
+        <v>2015</v>
       </c>
       <c r="J66" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K66" t="s">
-        <v>24</v>
+        <v>343</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="N66" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="O66" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="P66" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="B67" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="C67" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D67" t="s">
-        <v>102</v>
+        <v>388</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I67">
         <v>2015</v>
       </c>
       <c r="J67" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="K67" t="s">
-        <v>24</v>
+        <v>343</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="N67" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="O67" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="P67" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>391</v>
+      </c>
+      <c r="B68" t="s">
+        <v>392</v>
+      </c>
+      <c r="C68" t="s">
+        <v>393</v>
+      </c>
+      <c r="D68" t="s">
+        <v>394</v>
+      </c>
+      <c r="E68" t="s">
+        <v>39</v>
+      </c>
+      <c r="F68" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2019</v>
+      </c>
+      <c r="I68">
+        <v>2019</v>
+      </c>
+      <c r="J68" t="s">
+        <v>117</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>395</v>
+      </c>
+      <c r="M68" t="s">
+        <v>396</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>397</v>
+      </c>
+      <c r="P68" t="s">
         <v>398</v>
-      </c>
-[...41 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>399</v>
+      </c>
+      <c r="B69" t="s">
+        <v>400</v>
+      </c>
+      <c r="C69" t="s">
+        <v>401</v>
+      </c>
+      <c r="D69" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="I69">
         <v>1988</v>
       </c>
       <c r="J69" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P69" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B70" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C70" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="D70" t="s">
-        <v>85</v>
+        <v>409</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="I70">
-        <v>2000</v>
+        <v>1988</v>
       </c>
       <c r="J70" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M70" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="P70" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B71" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C71" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="I71">
-        <v>2014</v>
+        <v>1991</v>
       </c>
       <c r="J71" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="P71" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B72" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C72" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="I72">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J72" t="s">
-        <v>378</v>
+        <v>420</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
-      <c r="L72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L72"/>
       <c r="M72" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="P72" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B73" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C73" t="s">
-        <v>310</v>
+        <v>401</v>
       </c>
       <c r="D73" t="s">
-        <v>85</v>
+        <v>207</v>
       </c>
       <c r="E73" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>40</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
-        <v>2016</v>
+        <v>1989</v>
       </c>
       <c r="I73">
-        <v>2018</v>
+        <v>1992</v>
       </c>
       <c r="J73" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
-      <c r="L73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L73"/>
       <c r="M73" t="s">
-        <v>312</v>
+        <v>404</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>425</v>
       </c>
       <c r="P73" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>427</v>
       </c>
       <c r="B74" t="s">
         <v>428</v>
       </c>
       <c r="C74" t="s">
-        <v>310</v>
+        <v>401</v>
       </c>
       <c r="D74" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="E74" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>40</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>2016</v>
+        <v>1986</v>
       </c>
       <c r="I74">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="J74" t="s">
+        <v>403</v>
+      </c>
+      <c r="K74" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74" t="s">
+        <v>404</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
+        <v>429</v>
+      </c>
+      <c r="P74" t="s">
         <v>430</v>
-      </c>
-[...16 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>431</v>
+      </c>
+      <c r="B75" t="s">
+        <v>432</v>
+      </c>
+      <c r="C75" t="s">
+        <v>401</v>
+      </c>
+      <c r="D75" t="s">
+        <v>92</v>
+      </c>
+      <c r="E75" t="s">
+        <v>20</v>
+      </c>
+      <c r="F75" t="s">
+        <v>49</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75">
+        <v>1999</v>
+      </c>
+      <c r="I75">
+        <v>2000</v>
+      </c>
+      <c r="J75" t="s">
+        <v>403</v>
+      </c>
+      <c r="K75" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" t="s">
+        <v>433</v>
+      </c>
+      <c r="M75" t="s">
+        <v>415</v>
+      </c>
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
         <v>434</v>
       </c>
-      <c r="B75" t="s">
+      <c r="P75" t="s">
         <v>435</v>
-      </c>
-[...38 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>436</v>
+      </c>
+      <c r="B76" t="s">
+        <v>437</v>
+      </c>
+      <c r="C76" t="s">
+        <v>401</v>
+      </c>
+      <c r="D76" t="s">
+        <v>402</v>
+      </c>
+      <c r="E76" t="s">
+        <v>20</v>
+      </c>
+      <c r="F76" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>2011</v>
+      </c>
+      <c r="I76">
+        <v>2014</v>
+      </c>
+      <c r="J76" t="s">
+        <v>403</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" t="s">
+        <v>438</v>
+      </c>
+      <c r="M76" t="s">
+        <v>415</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>439</v>
       </c>
-      <c r="B76" t="s">
+      <c r="P76" t="s">
         <v>440</v>
-      </c>
-[...38 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>441</v>
+      </c>
+      <c r="B77" t="s">
+        <v>442</v>
+      </c>
+      <c r="C77" t="s">
+        <v>401</v>
+      </c>
+      <c r="D77" t="s">
+        <v>72</v>
+      </c>
+      <c r="E77" t="s">
+        <v>20</v>
+      </c>
+      <c r="F77" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2011</v>
+      </c>
+      <c r="I77">
+        <v>2014</v>
+      </c>
+      <c r="J77" t="s">
+        <v>403</v>
+      </c>
+      <c r="K77" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77" t="s">
         <v>443</v>
       </c>
-      <c r="B77" t="s">
+      <c r="M77" t="s">
+        <v>415</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
         <v>444</v>
       </c>
-      <c r="C77" t="s">
+      <c r="P77" t="s">
         <v>445</v>
-      </c>
-[...37 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B78" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="C78" t="s">
-        <v>454</v>
+        <v>334</v>
       </c>
       <c r="D78" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>40</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="I78">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J78" t="s">
-        <v>49</v>
+        <v>448</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="M78" t="s">
-        <v>456</v>
+        <v>336</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="P78" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>452</v>
       </c>
       <c r="B79" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C79" t="s">
+        <v>334</v>
+      </c>
+      <c r="D79" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
-        <v>447</v>
+        <v>40</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="I79">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J79" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M79" t="s">
-        <v>456</v>
+        <v>336</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="P79" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B80" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C80" t="s">
-        <v>454</v>
+        <v>334</v>
       </c>
       <c r="D80" t="s">
-        <v>68</v>
+        <v>461</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I80">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J80" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>456</v>
+        <v>336</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="P80" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>464</v>
       </c>
       <c r="B81" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C81" t="s">
-        <v>454</v>
+        <v>334</v>
       </c>
       <c r="D81" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>40</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I81">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J81" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
-      <c r="L81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L81"/>
       <c r="M81" t="s">
-        <v>456</v>
+        <v>336</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="P81" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>468</v>
+      </c>
+      <c r="B82" t="s">
+        <v>469</v>
+      </c>
+      <c r="C82" t="s">
+        <v>470</v>
+      </c>
+      <c r="D82" t="s">
         <v>471</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
-        <v>40</v>
+        <v>472</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I82">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="J82" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
-      <c r="L82"/>
+      <c r="L82" t="s">
+        <v>473</v>
+      </c>
       <c r="M82" t="s">
         <v>474</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
         <v>475</v>
       </c>
       <c r="P82" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>477</v>
       </c>
       <c r="B83" t="s">
         <v>478</v>
       </c>
       <c r="C83" t="s">
         <v>479</v>
       </c>
       <c r="D83" t="s">
-        <v>91</v>
+        <v>402</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="I83">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="J83" t="s">
+        <v>51</v>
+      </c>
+      <c r="K83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M83" t="s">
         <v>481</v>
       </c>
       <c r="N83" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="O83" t="s">
         <v>482</v>
       </c>
       <c r="P83" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>477</v>
+      </c>
+      <c r="B84" t="s">
         <v>484</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
+        <v>479</v>
+      </c>
+      <c r="D84" t="s">
         <v>485</v>
       </c>
-      <c r="C84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F84" t="s">
-        <v>40</v>
+        <v>472</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="I84">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="J84" t="s">
-        <v>93</v>
+        <v>486</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="M84" t="s">
-        <v>372</v>
+        <v>481</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>487</v>
       </c>
       <c r="P84" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>489</v>
       </c>
       <c r="B85" t="s">
         <v>490</v>
       </c>
       <c r="C85" t="s">
+        <v>479</v>
+      </c>
+      <c r="D85" t="s">
+        <v>63</v>
+      </c>
+      <c r="E85" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85" t="s">
+        <v>49</v>
+      </c>
+      <c r="G85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H85">
+        <v>2009</v>
+      </c>
+      <c r="I85">
+        <v>2012</v>
+      </c>
+      <c r="J85" t="s">
+        <v>51</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85" t="s">
+        <v>481</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
         <v>491</v>
       </c>
-      <c r="D85" t="s">
+      <c r="P85" t="s">
         <v>492</v>
       </c>
-      <c r="E85" t="s">
-[...32 lines deleted...]
-      <c r="P85"/>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B86" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="C86" t="s">
-        <v>499</v>
+        <v>479</v>
       </c>
       <c r="D86" t="s">
-        <v>311</v>
+        <v>63</v>
       </c>
       <c r="E86" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F86" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I86">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J86" t="s">
-        <v>480</v>
+        <v>51</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
-      <c r="L86"/>
+      <c r="L86" t="s">
+        <v>494</v>
+      </c>
       <c r="M86" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="P86" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="B87" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="C87" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="D87" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E87" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F87" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="I87">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="J87" t="s">
-        <v>480</v>
+        <v>133</v>
       </c>
       <c r="K87" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L87"/>
       <c r="M87" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="N87" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="P87" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B88" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C88" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D88" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F88" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I88">
         <v>2022</v>
       </c>
       <c r="J88" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="K88" t="s">
-        <v>511</v>
+        <v>118</v>
       </c>
       <c r="L88" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="M88" t="s">
         <v>506</v>
       </c>
       <c r="N88" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="O88" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="P88" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B89" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C89" t="s">
-        <v>515</v>
+        <v>393</v>
       </c>
       <c r="D89" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="I89">
         <v>2015</v>
       </c>
       <c r="J89" t="s">
-        <v>516</v>
+        <v>117</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="M89" t="s">
-        <v>518</v>
+        <v>396</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="P89" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>514</v>
+      </c>
+      <c r="B90" t="s">
+        <v>515</v>
+      </c>
+      <c r="C90" t="s">
+        <v>516</v>
+      </c>
+      <c r="D90" t="s">
+        <v>517</v>
+      </c>
+      <c r="E90" t="s">
+        <v>20</v>
+      </c>
+      <c r="F90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G90" t="s">
+        <v>22</v>
+      </c>
+      <c r="H90">
+        <v>2006</v>
+      </c>
+      <c r="I90">
+        <v>2006</v>
+      </c>
+      <c r="J90" t="s">
+        <v>518</v>
+      </c>
+      <c r="K90" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90" t="s">
+        <v>519</v>
+      </c>
+      <c r="M90" t="s">
+        <v>520</v>
+      </c>
+      <c r="N90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" t="s">
         <v>521</v>
       </c>
-      <c r="B90" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="P90"/>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B91" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="C91" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="D91" t="s">
-        <v>532</v>
+        <v>335</v>
       </c>
       <c r="E91" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I91">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J91" t="s">
-        <v>423</v>
+        <v>505</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
-      <c r="L91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L91"/>
       <c r="M91" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="P91" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="B92" t="s">
-        <v>89</v>
+        <v>529</v>
       </c>
       <c r="C92" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="D92" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E92" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I92">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="J92" t="s">
-        <v>93</v>
+        <v>505</v>
       </c>
       <c r="K92" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="L92" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="M92" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="N92" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="O92" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="P92" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B93" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C93" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="D93" t="s">
-        <v>85</v>
+        <v>115</v>
       </c>
       <c r="E93" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I93">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="J93" t="s">
-        <v>461</v>
+        <v>505</v>
       </c>
       <c r="K93" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L93" t="s">
-        <v>544</v>
+        <v>119</v>
       </c>
       <c r="M93" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="N93" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="O93" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="P93" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="B94" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="C94" t="s">
+        <v>540</v>
+      </c>
+      <c r="D94" t="s">
+        <v>126</v>
+      </c>
+      <c r="E94" t="s">
+        <v>20</v>
+      </c>
+      <c r="F94" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94">
+        <v>2006</v>
+      </c>
+      <c r="I94">
+        <v>2015</v>
+      </c>
+      <c r="J94" t="s">
+        <v>541</v>
+      </c>
+      <c r="K94" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" t="s">
+        <v>542</v>
+      </c>
+      <c r="M94" t="s">
         <v>543</v>
       </c>
-      <c r="D94" t="s">
-[...26 lines deleted...]
-      <c r="M94" t="s">
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
+        <v>544</v>
+      </c>
+      <c r="P94" t="s">
         <v>545</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="B95" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="C95" t="s">
-        <v>543</v>
+        <v>341</v>
       </c>
       <c r="D95" t="s">
-        <v>436</v>
+        <v>548</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
-        <v>40</v>
+        <v>472</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I95">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J95" t="s">
-        <v>461</v>
+        <v>283</v>
       </c>
       <c r="K95" t="s">
-        <v>24</v>
+        <v>549</v>
       </c>
       <c r="L95" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="M95" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="N95" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="O95" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="P95" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>554</v>
+      </c>
+      <c r="B96" t="s">
+        <v>555</v>
+      </c>
+      <c r="C96" t="s">
+        <v>556</v>
+      </c>
+      <c r="D96" t="s">
+        <v>557</v>
+      </c>
+      <c r="E96" t="s">
+        <v>39</v>
+      </c>
+      <c r="F96" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" t="s">
+        <v>22</v>
+      </c>
+      <c r="H96">
+        <v>2008</v>
+      </c>
+      <c r="I96">
+        <v>2013</v>
+      </c>
+      <c r="J96" t="s">
+        <v>448</v>
+      </c>
+      <c r="K96" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96" t="s">
+        <v>351</v>
+      </c>
+      <c r="M96" t="s">
+        <v>558</v>
+      </c>
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
         <v>559</v>
       </c>
-      <c r="B96" t="s">
+      <c r="P96" t="s">
         <v>560</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
         <v>561</v>
       </c>
-      <c r="E96" t="s">
+      <c r="B97" t="s">
+        <v>113</v>
+      </c>
+      <c r="C97" t="s">
+        <v>562</v>
+      </c>
+      <c r="D97" t="s">
+        <v>115</v>
+      </c>
+      <c r="E97" t="s">
+        <v>39</v>
+      </c>
+      <c r="F97" t="s">
+        <v>116</v>
+      </c>
+      <c r="G97" t="s">
+        <v>22</v>
+      </c>
+      <c r="H97">
+        <v>2016</v>
+      </c>
+      <c r="I97">
+        <v>2017</v>
+      </c>
+      <c r="J97" t="s">
+        <v>117</v>
+      </c>
+      <c r="K97" t="s">
+        <v>118</v>
+      </c>
+      <c r="L97" t="s">
+        <v>119</v>
+      </c>
+      <c r="M97" t="s">
+        <v>563</v>
+      </c>
+      <c r="N97" t="s">
+        <v>121</v>
+      </c>
+      <c r="O97" t="s">
+        <v>564</v>
+      </c>
+      <c r="P97" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>566</v>
+      </c>
+      <c r="B98" t="s">
+        <v>567</v>
+      </c>
+      <c r="C98" t="s">
+        <v>568</v>
+      </c>
+      <c r="D98" t="s">
+        <v>92</v>
+      </c>
+      <c r="E98" t="s">
+        <v>39</v>
+      </c>
+      <c r="F98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" t="s">
+        <v>22</v>
+      </c>
+      <c r="H98">
+        <v>2010</v>
+      </c>
+      <c r="I98">
+        <v>2014</v>
+      </c>
+      <c r="J98" t="s">
+        <v>486</v>
+      </c>
+      <c r="K98" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98" t="s">
+        <v>569</v>
+      </c>
+      <c r="M98" t="s">
+        <v>570</v>
+      </c>
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
+        <v>571</v>
+      </c>
+      <c r="P98" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>573</v>
+      </c>
+      <c r="B99" t="s">
+        <v>574</v>
+      </c>
+      <c r="C99" t="s">
+        <v>568</v>
+      </c>
+      <c r="D99" t="s">
+        <v>575</v>
+      </c>
+      <c r="E99" t="s">
+        <v>39</v>
+      </c>
+      <c r="F99" t="s">
+        <v>472</v>
+      </c>
+      <c r="G99" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99">
+        <v>2012</v>
+      </c>
+      <c r="I99">
+        <v>2014</v>
+      </c>
+      <c r="J99" t="s">
+        <v>486</v>
+      </c>
+      <c r="K99" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99" t="s">
+        <v>576</v>
+      </c>
+      <c r="M99" t="s">
+        <v>570</v>
+      </c>
+      <c r="N99" t="s">
+        <v>27</v>
+      </c>
+      <c r="O99" t="s">
+        <v>577</v>
+      </c>
+      <c r="P99" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>579</v>
+      </c>
+      <c r="B100" t="s">
+        <v>580</v>
+      </c>
+      <c r="C100" t="s">
+        <v>568</v>
+      </c>
+      <c r="D100" t="s">
+        <v>461</v>
+      </c>
+      <c r="E100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F100" t="s">
+        <v>40</v>
+      </c>
+      <c r="G100" t="s">
+        <v>22</v>
+      </c>
+      <c r="H100">
+        <v>2012</v>
+      </c>
+      <c r="I100">
+        <v>2014</v>
+      </c>
+      <c r="J100" t="s">
+        <v>486</v>
+      </c>
+      <c r="K100" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100" t="s">
+        <v>581</v>
+      </c>
+      <c r="M100" t="s">
+        <v>570</v>
+      </c>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>582</v>
+      </c>
+      <c r="P100" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>584</v>
+      </c>
+      <c r="B101" t="s">
+        <v>585</v>
+      </c>
+      <c r="C101" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" t="s">
+        <v>586</v>
+      </c>
+      <c r="E101" t="s">
         <v>20</v>
       </c>
-      <c r="F96" t="s">
-[...5 lines deleted...]
-      <c r="H96">
+      <c r="F101" t="s">
+        <v>49</v>
+      </c>
+      <c r="G101" t="s">
+        <v>22</v>
+      </c>
+      <c r="H101">
         <v>2014</v>
       </c>
-      <c r="I96">
+      <c r="I101">
         <v>2017</v>
       </c>
-      <c r="J96" t="s">
-[...16 lines deleted...]
-        <v>563</v>
+      <c r="J101" t="s">
+        <v>363</v>
+      </c>
+      <c r="K101" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101" t="s">
+        <v>396</v>
+      </c>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
+        <v>587</v>
+      </c>
+      <c r="P101" t="s">
+        <v>588</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">