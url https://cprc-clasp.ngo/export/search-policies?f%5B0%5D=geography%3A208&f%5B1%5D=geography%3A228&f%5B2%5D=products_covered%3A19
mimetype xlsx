--- v0 (2025-12-01)
+++ v1 (2026-09-12)
@@ -12,284 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Washing Machines</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2014-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/2534 of 13 July 2023 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 202</t>
   </si>
@@ -317,53 +341,50 @@
   <si>
     <t>October 2015</t>
   </si>
   <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
-    <t>Entered into force</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>clothes washer</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
@@ -570,50 +591,75 @@
     <t>Washer and Dryers, Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-no-702-7-august-2013-approval-technical-regulations</t>
   </si>
   <si>
     <t>http://zakon2.rada.gov.ua/laws/show/702-2013-%D0%BF/page</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine No.702: On the approval of the Technical Regulation on energy labelling</t>
   </si>
   <si>
     <t>This regulation specifies the labeling requirements for the following household refrigerating appliances:</t>
   </si>
   <si>
     <t>Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-no702-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/documents/laws/ENG_Resolutio_702_2013.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Washing Machines and Washer-Dryers</t>
   </si>
   <si>
     <t>Applies to electric mains-operated household washing machines and household washer-dryers, including—
 (a) built-in washing machines and washer-dryers; and
 (b) machines that can also be powered by batteries.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-washing-machines</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
   <si>
     <t>Tunisia Clothes Washer MEPS &amp; label</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
@@ -988,65 +1034,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="619.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1068,1328 +1114,1422 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4">
+        <v>2019</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
         <v>43</v>
       </c>
-      <c r="D4" t="s">
+      <c r="O4" t="s">
         <v>44</v>
       </c>
-      <c r="E4" t="s">
-[...14 lines deleted...]
-      <c r="J4" t="s">
+      <c r="P4" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H5">
         <v>1995</v>
       </c>
       <c r="I5">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" t="s">
         <v>53</v>
       </c>
-      <c r="K5" t="s">
+      <c r="P5" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H6">
         <v>1995</v>
       </c>
       <c r="I6">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="M6"/>
+        <v>60</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="I7">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I8">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="K8" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
+      </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>2023</v>
+      </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L9"/>
-      <c r="M9"/>
+      <c r="M9" t="s">
+        <v>76</v>
+      </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>82</v>
+      </c>
+      <c r="H10">
+        <v>2012</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
+      <c r="O10" t="s">
         <v>83</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
         <v>87</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
         <v>88</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>90</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>91</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11"/>
       <c r="M11" t="s">
         <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O11" t="s">
         <v>93</v>
       </c>
       <c r="P11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
       <c r="C12" t="s">
         <v>97</v>
       </c>
       <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
         <v>98</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>99</v>
       </c>
-      <c r="H12">
-[...7 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>100</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+      <c r="O12" t="s">
         <v>101</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" t="s">
         <v>104</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>105</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="E13" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I13">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="J13" t="s">
         <v>107</v>
       </c>
       <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...2 lines deleted...]
-      <c r="M13" t="s">
+      <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
         <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" t="s">
         <v>113</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14">
         <v>2015</v>
       </c>
       <c r="J14" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>115</v>
+      </c>
+      <c r="M14" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>120</v>
+      </c>
+      <c r="E15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F15" t="s">
+        <v>113</v>
+      </c>
+      <c r="G15" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15">
+        <v>2015</v>
+      </c>
+      <c r="I15">
+        <v>2015</v>
+      </c>
+      <c r="J15" t="s">
+        <v>114</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>115</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>116</v>
       </c>
-      <c r="C15" t="s">
-[...21 lines deleted...]
-      <c r="K15" t="s">
+      <c r="N15" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>121</v>
       </c>
       <c r="P15" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" t="s">
         <v>123</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>124</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16">
+        <v>1984</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>125</v>
+      </c>
+      <c r="K16" t="s">
         <v>22</v>
       </c>
-      <c r="H16">
-[...8 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
+        <v>126</v>
+      </c>
+      <c r="M16" t="s">
+        <v>127</v>
+      </c>
+      <c r="N16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
+        <v>98</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H17">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2011</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>132</v>
+      </c>
+      <c r="M17" t="s">
+        <v>127</v>
+      </c>
+      <c r="N17" t="s">
         <v>24</v>
-      </c>
-[...5 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>133</v>
       </c>
       <c r="P17" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18" t="s">
         <v>136</v>
       </c>
       <c r="C18" t="s">
         <v>137</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>40</v>
+      </c>
+      <c r="H18">
+        <v>2022</v>
+      </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
+        <v>139</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+      <c r="O18" t="s">
         <v>140</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" t="s">
         <v>143</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>144</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>145</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="K19" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
         <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O19" t="s">
         <v>148</v>
       </c>
       <c r="P19" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>150</v>
       </c>
       <c r="B20" t="s">
         <v>151</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H20">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="K20" t="s">
+        <v>59</v>
+      </c>
+      <c r="L20" t="s">
+        <v>153</v>
+      </c>
+      <c r="M20" t="s">
+        <v>154</v>
+      </c>
+      <c r="N20" t="s">
         <v>24</v>
       </c>
-      <c r="L20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F21" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H21">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="K21" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L21"/>
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>159</v>
+      </c>
       <c r="M21" t="s">
-        <v>159</v>
+        <v>92</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O21" t="s">
         <v>160</v>
       </c>
       <c r="P21" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>162</v>
       </c>
       <c r="B22" t="s">
         <v>163</v>
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22" t="s">
         <v>165</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F22" t="s">
-        <v>138</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H22">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
+        <v>99</v>
+      </c>
+      <c r="K22" t="s">
+        <v>59</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
         <v>166</v>
       </c>
-      <c r="K22" t="s">
+      <c r="N22" t="s">
+        <v>24</v>
+      </c>
+      <c r="O22" t="s">
         <v>167</v>
       </c>
-      <c r="L22" t="s">
+      <c r="P22" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C23" t="s">
+        <v>171</v>
+      </c>
+      <c r="D23" t="s">
+        <v>172</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>145</v>
+      </c>
+      <c r="G23" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
+        <v>2021</v>
+      </c>
+      <c r="J23" t="s">
         <v>173</v>
       </c>
-      <c r="B23" t="s">
+      <c r="K23" t="s">
         <v>174</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="L23" t="s">
         <v>175</v>
       </c>
-      <c r="E23" t="s">
-[...18 lines deleted...]
-      <c r="L23"/>
       <c r="M23" t="s">
-        <v>92</v>
+        <v>176</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="O23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="P23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
+        <v>40</v>
+      </c>
+      <c r="H24">
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>99</v>
+      </c>
+      <c r="K24" t="s">
         <v>22</v>
       </c>
-      <c r="H24">
-[...8 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>100</v>
+      </c>
+      <c r="N24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="P24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
         <v>20</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H25">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2008</v>
+      </c>
+      <c r="I25">
+        <v>2013</v>
+      </c>
       <c r="J25" t="s">
-        <v>36</v>
+        <v>188</v>
       </c>
       <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>115</v>
+      </c>
+      <c r="M25" t="s">
+        <v>100</v>
+      </c>
+      <c r="N25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
-[...3 lines deleted...]
-      </c>
       <c r="O25" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P25" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="C26" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>40</v>
+      </c>
+      <c r="H26">
+        <v>2026</v>
+      </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="K26" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" t="s">
+        <v>193</v>
+      </c>
+      <c r="M26" t="s">
+        <v>194</v>
+      </c>
+      <c r="N26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
-[...5 lines deleted...]
-      </c>
       <c r="O26" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="P26" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B27" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C27" t="s">
-        <v>195</v>
+        <v>38</v>
       </c>
       <c r="D27" t="s">
-        <v>196</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
       <c r="G27" t="s">
+        <v>40</v>
+      </c>
+      <c r="H27">
+        <v>2021</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>41</v>
+      </c>
+      <c r="K27" t="s">
         <v>22</v>
       </c>
-      <c r="H27">
-[...8 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>199</v>
       </c>
       <c r="P27" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>201</v>
       </c>
       <c r="B28" t="s">
+        <v>143</v>
+      </c>
+      <c r="C28" t="s">
         <v>202</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>203</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="G28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>84</v>
+        <v>203</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O28" t="s">
+        <v>204</v>
+      </c>
+      <c r="P28" t="s">
         <v>205</v>
       </c>
-      <c r="P28" t="s">
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
         <v>206</v>
+      </c>
+      <c r="B29" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" t="s">
+        <v>208</v>
+      </c>
+      <c r="D29" t="s">
+        <v>209</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
+        <v>145</v>
+      </c>
+      <c r="G29" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29">
+        <v>2012</v>
+      </c>
+      <c r="I29">
+        <v>2014</v>
+      </c>
+      <c r="J29" t="s">
+        <v>107</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>210</v>
+      </c>
+      <c r="M29" t="s">
+        <v>211</v>
+      </c>
+      <c r="N29" t="s">
+        <v>24</v>
+      </c>
+      <c r="O29" t="s">
+        <v>212</v>
+      </c>
+      <c r="P29" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30" t="s">
+        <v>215</v>
+      </c>
+      <c r="C30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" t="s">
+        <v>216</v>
+      </c>
+      <c r="E30" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30">
+        <v>2014</v>
+      </c>
+      <c r="I30">
+        <v>2017</v>
+      </c>
+      <c r="J30" t="s">
+        <v>217</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>92</v>
+      </c>
+      <c r="N30" t="s">
+        <v>24</v>
+      </c>
+      <c r="O30" t="s">
+        <v>218</v>
+      </c>
+      <c r="P30" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">