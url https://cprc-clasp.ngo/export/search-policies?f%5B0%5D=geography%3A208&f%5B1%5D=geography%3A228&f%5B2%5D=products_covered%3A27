--- v0 (2025-12-01)
+++ v1 (2026-09-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -108,50 +108,74 @@
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1783 of 1 October 2019 amending Regulation (EU) No 548/2014 on implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to small, medium and large power transformers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for placing on the market or putting into service power transformers with a minimum power rating of 1 kVA used in 50Hz electricity transmission and distribution networks or for industrial applications. The Regulation is only applicable to transformers purchased after the entry into force of the Regulation. Power transformer means a static piece of apparatus with two or more windings which; by electromagnetic induction; transforms a system of alternating voltage and current into another system of alternating voltage and current usually of different values and at the same frequency for the purpose of transmitting electrical power.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>IEC 60076</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
   </si>
@@ -198,53 +222,50 @@
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191784-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0121.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>GOST 19294-84 General-purpose low-power transformers - General specifications</t>
   </si>
   <si>
     <t>This standard applies to dry power transformers and autotransformers of general purpose with single-phase and three-phase power of no more than 5 kVA, included in the AC network of frequency 50 or 60 Hz with a nominal voltage of up to 1000 V.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>October 2016</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-19294-84-general-purpose-low-power-transformers-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/12956/</t>
   </si>
   <si>
     <t>LI 2459 Energy Commission (Energy Efficiency Standards and Labelling) (Distribution Transformers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a distributor transformer manufactured in the country or imported to the country for display, sale or use.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2459-energy-commission-energy-efficiency-standards-and-labelling-distribution</t>
   </si>
@@ -651,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="811.516" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -779,462 +800,508 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3"/>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>2015</v>
       </c>
       <c r="I4">
         <v>2019</v>
       </c>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H5">
         <v>2015</v>
       </c>
       <c r="I5">
         <v>2019</v>
       </c>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6">
+        <v>2015</v>
+      </c>
+      <c r="I6">
         <v>2019</v>
       </c>
-      <c r="I6"/>
       <c r="J6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L6"/>
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L7"/>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>57</v>
       </c>
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" t="s">
         <v>60</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>1989</v>
+      </c>
+      <c r="I8">
+        <v>1992</v>
+      </c>
       <c r="J8" t="s">
         <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>65</v>
       </c>
       <c r="P8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>67</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2022</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
       </c>
-      <c r="N9" t="s">
-[...5 lines deleted...]
-      <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" t="s">
         <v>75</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>76</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>77</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
         <v>78</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
         <v>79</v>
       </c>
-      <c r="G10" t="s">
-[...8 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>80</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
+        <v>35</v>
+      </c>
+      <c r="O10" t="s">
         <v>81</v>
       </c>
-      <c r="L10" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H11">
+        <v>2017</v>
+      </c>
+      <c r="I11">
         <v>2021</v>
       </c>
-      <c r="I11"/>
       <c r="J11" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="M11"/>
+        <v>88</v>
+      </c>
+      <c r="L11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12">
+        <v>2021</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" t="s">
+        <v>56</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>95</v>
+      </c>
+      <c r="P12" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">