--- v0 (2025-12-01)
+++ v1 (2026-10-24)
@@ -12,140 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...5 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...10 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
@@ -491,65 +503,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="83.694" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -571,142 +583,190 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2021</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2021</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="P3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
+      <c r="B4" t="s">
         <v>35</v>
       </c>
-      <c r="G3" t="s">
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="H3">
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4">
         <v>2017</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>2021</v>
       </c>
-      <c r="J3" t="s">
-[...11 lines deleted...]
-      <c r="N3" t="s">
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="O3" t="s">
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="P3" t="s">
+      <c r="L4" t="s">
         <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">