--- v2 (2026-01-22)
+++ v3 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -231,70 +231,175 @@
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>CES 140:2015 Off-grid solar photovoltaic lighting kits - requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Ethiopian Standards Agency</t>
@@ -336,73 +441,67 @@
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 14 511:2004; EN12309-2:2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02007D0742-20140617</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2014-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources and repealing Commission Delegated Regulation (EU) No 874/2012.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>August 2023</t>
@@ -580,54 +679,54 @@
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
-[...2 lines deleted...]
-    <t>Computers, Servers</t>
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
@@ -668,51 +767,51 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>DKS 2464-2:2020 Performance of household electrical Appliances — Refrigerating appliances; Part 2: Minimum energy performance standard requirements</t>
   </si>
   <si>
     <t>These standards apply to household and similar refrigerating appliances cooled by internal natural convection or forced air circulation. They replace KS 2464-1,2:2013.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Kenya Bureau of Standards (KEBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/dks-2464-22020-performance-household-electrical-appliances-refrigerating-appliances-part-2</t>
   </si>
   <si>
     <t>https://www.kebs.org/index.php?option=com_content&amp;view=category&amp;id=66&amp;Itemid=526</t>
   </si>
   <si>
     <t>GN 11/2017: Energy Efficiency (Labelling of Regulated Machinery) Regulations 2017 - amended by GN No. 137 of 2018</t>
   </si>
@@ -720,53 +819,50 @@
     <t>This regulation covers the labeling requirements for household refrigerating appliances, household electric ovens, and household dishwashers. The Mauritian label is similar to the EU one. Dealers have to register their appliances with the Energy Efficiency Management Office and affix the energy label on the appliances before putting them on display for sale.</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>MS 201</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gn-112017-energy-efficiency-labelling-regulated-machinery-regulations-2017-amended-gn-no</t>
   </si>
   <si>
     <t>https://eemo.govmu.org/Pages/Labelling%20of%20appliances/amend_GN137_2018.pdf</t>
   </si>
   <si>
     <t>KS 2446-1:2013 Self ballasted lamps for general lighting services Part 1: Minimum energy performance standards requirements</t>
   </si>
   <si>
     <t>This standard specifies minimum energy performance standards requirements and related attributes for self ballasted compact fluorescent lamps -CFLs.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS 2446-2:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ks-2446-12013-self-ballasted-lamps-general-lighting-services-part-1-minimum-energy</t>
   </si>
   <si>
     <t>http://www.puntofocal.gov.ar/notific_otros_miembros/ken358_t.pdf</t>
   </si>
   <si>
     <t>KS 2447-1:2013 Performance of electrical lighting equipment- Ballasts for fluorescent lamps Part 1: Energy labeling and minimum energy performance standards requirements</t>
   </si>
   <si>
     <t>Specifies requirements for the classsification of ballasts for a range of fluorescent lamp types according to their energy efficiency index</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
@@ -1414,74 +1510,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="182.813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1840,2204 +1936,2536 @@
         <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>68</v>
       </c>
       <c r="M8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>71</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>53</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
         <v>78</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10">
+        <v>2003</v>
+      </c>
+      <c r="I10">
+        <v>2006</v>
+      </c>
+      <c r="J10" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>79</v>
       </c>
-      <c r="D10" t="s">
+      <c r="M10" t="s">
+        <v>53</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
-      </c>
-[...28 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="I11">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="P11" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I12">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="J12" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="K12" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="M12" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="P13" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="I14">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J14" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="N14" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="I15">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J15" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>103</v>
+      </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>1997</v>
+        <v>2021</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>108</v>
+      </c>
       <c r="M16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N16" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>1995</v>
+        <v>2015</v>
       </c>
       <c r="I17">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="K17" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="L17" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="M17" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="O17" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="P17" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="B18" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1979</v>
+        <v>2003</v>
       </c>
       <c r="I18">
         <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K18" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J19" t="s">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>134</v>
+      </c>
+      <c r="L19" t="s">
+        <v>135</v>
+      </c>
       <c r="M19" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N19" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P19" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I20">
         <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>140</v>
+      </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>1995</v>
       </c>
       <c r="I21">
         <v>2019</v>
       </c>
       <c r="J21" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="M21" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="N21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="I22">
         <v>2019</v>
       </c>
       <c r="J22" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="P22" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B23" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="O23" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B24" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="I24">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J24" t="s">
-        <v>92</v>
+        <v>164</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="L24" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="M24" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="P24" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B25" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>170</v>
       </c>
       <c r="D25" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2010</v>
+        <v>1979</v>
       </c>
       <c r="I25">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J25" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="P25" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B26" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>40</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="O26" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="P26" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B27" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>183</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I27">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J27" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="P27" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B28" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>40</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J28" t="s">
-        <v>193</v>
+        <v>127</v>
       </c>
       <c r="K28" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="L28"/>
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>189</v>
+      </c>
       <c r="M28" t="s">
-        <v>107</v>
+        <v>190</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="O28" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="P28" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B29" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C29" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>199</v>
+        <v>152</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="I29">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J29" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N29" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="P29" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B30" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>205</v>
+        <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="I30">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>206</v>
+        <v>127</v>
       </c>
       <c r="K30" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="P30" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B31" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="C31" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>40</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="I31">
         <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>204</v>
+      </c>
       <c r="M31" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="P31" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="B32" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C32" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="I32">
         <v>2019</v>
       </c>
       <c r="J32" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>221</v>
+        <v>146</v>
       </c>
       <c r="M32" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="P32" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="B33" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="C33" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I33">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J33" t="s">
-        <v>228</v>
+        <v>127</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="P33" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="B34" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="C34" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I34">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J34" t="s">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="P34" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="B35" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="C35" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I35">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J35" t="s">
-        <v>82</v>
+        <v>226</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>227</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="P35" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B36" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="C36" t="s">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>232</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>40</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="I36">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J36" t="s">
-        <v>82</v>
+        <v>233</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="O36" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="P36" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B37" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="C37" t="s">
-        <v>250</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
-        <v>252</v>
+        <v>40</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="I37">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="J37" t="s">
-        <v>98</v>
+        <v>239</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>254</v>
+        <v>141</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="P37" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="B38" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C38" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="D38" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>40</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="I38">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J38" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="P38" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>250</v>
+      </c>
+      <c r="B39" t="s">
+        <v>251</v>
+      </c>
+      <c r="C39" t="s">
+        <v>252</v>
+      </c>
+      <c r="D39" t="s">
+        <v>253</v>
+      </c>
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2019</v>
+      </c>
+      <c r="I39">
+        <v>2019</v>
+      </c>
+      <c r="J39" t="s">
+        <v>117</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>254</v>
+      </c>
+      <c r="M39" t="s">
+        <v>255</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>256</v>
+      </c>
+      <c r="P39" t="s">
         <v>257</v>
-      </c>
-[...43 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="B40" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="C40" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="D40" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I40">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J40" t="s">
-        <v>51</v>
+        <v>260</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>261</v>
+      </c>
       <c r="M40" t="s">
+        <v>247</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>262</v>
       </c>
-      <c r="N40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P40" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B41" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="C41" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>266</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I41">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J41" t="s">
-        <v>51</v>
+        <v>267</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="M41" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="P41" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B42" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C42" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="D42" t="s">
-        <v>227</v>
+        <v>273</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>40</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I42">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J42" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>280</v>
+        <v>247</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="P42" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B43" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C43" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="D43" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
+        <v>2016</v>
+      </c>
+      <c r="I43">
         <v>2019</v>
       </c>
-      <c r="I43">
-[...1 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>286</v>
+        <v>117</v>
       </c>
       <c r="K43" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>287</v>
+        <v>247</v>
       </c>
       <c r="N43" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="P43" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B44" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C44" t="s">
-        <v>219</v>
+        <v>282</v>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F44" t="s">
-        <v>40</v>
+        <v>284</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="I44">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="J44" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="M44" t="s">
-        <v>222</v>
+        <v>286</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="P44" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>289</v>
+      </c>
+      <c r="B45" t="s">
+        <v>290</v>
+      </c>
+      <c r="C45" t="s">
+        <v>291</v>
+      </c>
+      <c r="D45" t="s">
+        <v>292</v>
+      </c>
+      <c r="E45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" t="s">
+        <v>40</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2004</v>
+      </c>
+      <c r="I45">
+        <v>2010</v>
+      </c>
+      <c r="J45" t="s">
+        <v>51</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>293</v>
+      </c>
+      <c r="M45" t="s">
+        <v>294</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>295</v>
       </c>
-      <c r="B45" t="s">
+      <c r="P45" t="s">
         <v>296</v>
-      </c>
-[...38 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>289</v>
+      </c>
+      <c r="B46" t="s">
+        <v>297</v>
+      </c>
+      <c r="C46" t="s">
+        <v>291</v>
+      </c>
+      <c r="D46" t="s">
+        <v>298</v>
+      </c>
+      <c r="E46" t="s">
+        <v>39</v>
+      </c>
+      <c r="F46" t="s">
+        <v>284</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2004</v>
+      </c>
+      <c r="I46">
+        <v>2010</v>
+      </c>
+      <c r="J46" t="s">
+        <v>299</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>293</v>
+      </c>
+      <c r="M46" t="s">
+        <v>294</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>300</v>
+      </c>
+      <c r="P46" t="s">
         <v>301</v>
-      </c>
-[...43 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B47" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C47" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="D47" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F47" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="I47">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J47" t="s">
-        <v>286</v>
+        <v>51</v>
       </c>
       <c r="K47" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
+        <v>294</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>304</v>
       </c>
-      <c r="N47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B48" t="s">
-        <v>78</v>
+        <v>306</v>
       </c>
       <c r="C48" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="I48">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J48" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="K48" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>84</v>
+        <v>307</v>
       </c>
       <c r="M48" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="N48" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="P48" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="B49" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="C49" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
+        <v>92</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2010</v>
       </c>
       <c r="I49">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J49" t="s">
-        <v>267</v>
+        <v>133</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="P49" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B50" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C50" t="s">
+        <v>317</v>
+      </c>
+      <c r="D50" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" t="s">
+        <v>116</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2019</v>
+      </c>
+      <c r="I50">
+        <v>2022</v>
+      </c>
+      <c r="J50" t="s">
         <v>318</v>
       </c>
-      <c r="D50" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="L50" t="s">
-        <v>326</v>
+        <v>119</v>
       </c>
       <c r="M50" t="s">
+        <v>319</v>
+      </c>
+      <c r="N50" t="s">
+        <v>121</v>
+      </c>
+      <c r="O50" t="s">
         <v>320</v>
       </c>
-      <c r="N50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P50" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B51" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C51" t="s">
-        <v>318</v>
+        <v>252</v>
       </c>
       <c r="D51" t="s">
-        <v>241</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I51">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J51" t="s">
-        <v>267</v>
+        <v>117</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="M51" t="s">
-        <v>320</v>
+        <v>255</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="P51" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="B52" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>329</v>
       </c>
       <c r="D52" t="s">
-        <v>336</v>
+        <v>246</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>49</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I52">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J52" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
+        <v>331</v>
+      </c>
+      <c r="P52" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>333</v>
+      </c>
+      <c r="B53" t="s">
+        <v>334</v>
+      </c>
+      <c r="C53" t="s">
+        <v>335</v>
+      </c>
+      <c r="D53" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>116</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2018</v>
+      </c>
+      <c r="I53">
+        <v>2022</v>
+      </c>
+      <c r="J53" t="s">
+        <v>318</v>
+      </c>
+      <c r="K53" t="s">
+        <v>118</v>
+      </c>
+      <c r="L53" t="s">
+        <v>119</v>
+      </c>
+      <c r="M53" t="s">
+        <v>336</v>
+      </c>
+      <c r="N53" t="s">
+        <v>121</v>
+      </c>
+      <c r="O53" t="s">
+        <v>337</v>
+      </c>
+      <c r="P53" t="s">
         <v>338</v>
       </c>
-      <c r="P52" t="s">
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
         <v>339</v>
+      </c>
+      <c r="B54" t="s">
+        <v>340</v>
+      </c>
+      <c r="C54" t="s">
+        <v>335</v>
+      </c>
+      <c r="D54" t="s">
+        <v>115</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>116</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2018</v>
+      </c>
+      <c r="I54">
+        <v>2022</v>
+      </c>
+      <c r="J54" t="s">
+        <v>318</v>
+      </c>
+      <c r="K54" t="s">
+        <v>341</v>
+      </c>
+      <c r="L54" t="s">
+        <v>119</v>
+      </c>
+      <c r="M54" t="s">
+        <v>336</v>
+      </c>
+      <c r="N54" t="s">
+        <v>121</v>
+      </c>
+      <c r="O54" t="s">
+        <v>342</v>
+      </c>
+      <c r="P54" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>343</v>
+      </c>
+      <c r="B55" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" t="s">
+        <v>344</v>
+      </c>
+      <c r="D55" t="s">
+        <v>115</v>
+      </c>
+      <c r="E55" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55" t="s">
+        <v>116</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2016</v>
+      </c>
+      <c r="I55">
+        <v>2017</v>
+      </c>
+      <c r="J55" t="s">
+        <v>117</v>
+      </c>
+      <c r="K55" t="s">
+        <v>118</v>
+      </c>
+      <c r="L55" t="s">
+        <v>119</v>
+      </c>
+      <c r="M55" t="s">
+        <v>345</v>
+      </c>
+      <c r="N55" t="s">
+        <v>121</v>
+      </c>
+      <c r="O55" t="s">
+        <v>346</v>
+      </c>
+      <c r="P55" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>348</v>
+      </c>
+      <c r="B56" t="s">
+        <v>349</v>
+      </c>
+      <c r="C56" t="s">
+        <v>350</v>
+      </c>
+      <c r="D56" t="s">
+        <v>92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F56" t="s">
+        <v>40</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2010</v>
+      </c>
+      <c r="I56">
+        <v>2014</v>
+      </c>
+      <c r="J56" t="s">
+        <v>299</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>351</v>
+      </c>
+      <c r="M56" t="s">
+        <v>352</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>353</v>
+      </c>
+      <c r="P56" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>355</v>
+      </c>
+      <c r="B57" t="s">
+        <v>356</v>
+      </c>
+      <c r="C57" t="s">
+        <v>350</v>
+      </c>
+      <c r="D57" t="s">
+        <v>357</v>
+      </c>
+      <c r="E57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" t="s">
+        <v>284</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2012</v>
+      </c>
+      <c r="I57">
+        <v>2014</v>
+      </c>
+      <c r="J57" t="s">
+        <v>299</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" t="s">
+        <v>358</v>
+      </c>
+      <c r="M57" t="s">
+        <v>352</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>359</v>
+      </c>
+      <c r="P57" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>361</v>
+      </c>
+      <c r="B58" t="s">
+        <v>362</v>
+      </c>
+      <c r="C58" t="s">
+        <v>350</v>
+      </c>
+      <c r="D58" t="s">
+        <v>273</v>
+      </c>
+      <c r="E58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" t="s">
+        <v>40</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2012</v>
+      </c>
+      <c r="I58">
+        <v>2014</v>
+      </c>
+      <c r="J58" t="s">
+        <v>299</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>363</v>
+      </c>
+      <c r="M58" t="s">
+        <v>352</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>364</v>
+      </c>
+      <c r="P58" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>366</v>
+      </c>
+      <c r="B59" t="s">
+        <v>367</v>
+      </c>
+      <c r="C59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D59" t="s">
+        <v>368</v>
+      </c>
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2014</v>
+      </c>
+      <c r="I59">
+        <v>2017</v>
+      </c>
+      <c r="J59" t="s">
+        <v>369</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59" t="s">
+        <v>255</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>370</v>
+      </c>
+      <c r="P59" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">