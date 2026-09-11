--- v0 (2025-11-13)
+++ v1 (2026-09-11)
@@ -12,156 +12,177 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...5 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC 60879</t>
-  </si>
-[...4 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1254-20200730</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
@@ -598,51 +619,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -678,466 +699,514 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2014</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3">
         <v>2014</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="H4">
+        <v>2014</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="E4" t="s">
-[...5 lines deleted...]
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...6 lines deleted...]
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5">
+        <v>2024</v>
+      </c>
+      <c r="I5">
+        <v>2024</v>
+      </c>
+      <c r="J5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...11 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L6"/>
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
       <c r="M6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N7" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="O8" t="s">
         <v>67</v>
       </c>
       <c r="P8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>69</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>72</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>20</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P10" t="s">
-        <v>68</v>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11">
+        <v>2022</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">