--- v1 (2026-01-27)
+++ v2 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -119,109 +119,159 @@
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/2009-300-ec-commission-decision-establishing-revised-ecological-criteria-award-community</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538153657569&amp;uri=CELEX:02009D0300-20180113</t>
   </si>
   <si>
     <t>2011-330-EU: Commission Decision of 6 June 2011 on establishing the ecological criteria for the award of the EU Ecolabel for notebook computers</t>
   </si>
   <si>
     <t>The product group 'notebook computers' shall comprise devices which have the following characteristics:  A. they perform logical operations and process data and are designed specifically for portability and to be operated for extended periods of time either with or without a direct connection to an AC power source;   B. they utilise an integrated computer display and are capable of operation off an integrated battery or other portable power source. If a notebook computer is delivered with an external power supply this power supply is considered part of the notebook computer.  For the purpose of this Decision; tablet personal computers; which may use touch-sensitive screens along with or instead of other input devices shall be considered notebook computers. Digital picture frames shall not be considered notebook computers for the purpose of this Decision.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/2011-330-eu-commission-decision-6-june-2011-establishing-ecological-criteria-award-eu</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32011D0330</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...4 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Commission Decision 2013-806 2013/806/EU: Commission Decision of 17 December 2013 establishing the ecological criteria for the award of the EU Ecolabel for imaging equipment (notified under document C(2013) 9097)</t>
   </si>
   <si>
     <t>1. The product group imaging equipment shall comprise products which are marketed for office or domestic use; or both; and produce printed images; in the form of paper document or photo; through a marking process from one or both of the following: A. a digital image; provided by a network or card interface;  B. a hardcopy through a copying process.  Imaging equipment which have the additional function to produce a digital image from a hard copy through a scanning process are included in the scope of this Decision. This Decision shall apply to products which are marketed as printers; copiers and multifunctional devices.    2. Fax machines; digital duplicators; mailing machines and scanners are excluded from the scope of this Decision.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-2013-806-2013806eu-commission-decision-17-december-2013-establishing</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013D0806</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/1669 of 16 June 2023 with regard to the energy labelling of smartphones and slate tablets</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of smartphones and slate tablets, and the provision of supplementary product information on smartphones and slate tablets.
 In addition to the energy efficiency score, the regulation includes requirements for the display of battery endurance, battery degradation, resistance to being dropped, repairability, and ingress protection on the energy label. 
 Reference test methods are listed in Annex IVa.
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
@@ -254,54 +304,54 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2021 of 1 October 2019 laying down ecodesign requirements for electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of televisions.  In addition to the definitions set out in Directive 2005-32-EC; the following definitions shall apply: 1. 'Television' means a television set or a television monitor; 2. ‘television set’ means a product designed primarily for the display and reception of audiovisual signals which is placed on the market under one model or system designation; and which consists of: a display;  one or more tuner or receiver  and optional additional functions for data storage and/or display such as DVD; hard disk drive  or videocassette recorder; either in a single unit combined with the display; or in one or more separate units.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2021-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
-[...2 lines deleted...]
-    <t>Computers, Servers</t>
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
@@ -312,120 +362,123 @@
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
   </si>
   <si>
     <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
 This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
-    <t>December 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32008R1275</t>
-  </si>
-[...21 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2446-energy-commission-energy-efficiency-standards-and-labelling-computers-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2447 Energy Commission (Energy Efficiency Standards and Labelling) (Set-Top Boxes) Regulations, 2022</t>
   </si>
@@ -902,51 +955,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1491.065" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1080,1118 +1133,1262 @@
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>33</v>
       </c>
       <c r="P3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>2018</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2023</v>
+      </c>
       <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>41</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4"/>
       <c r="M4" t="s">
         <v>42</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
         <v>47</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H5">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>52</v>
       </c>
+      <c r="B6"/>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6">
+        <v>2017</v>
+      </c>
+      <c r="I6">
+        <v>2023</v>
+      </c>
+      <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
         <v>54</v>
       </c>
-      <c r="G6" t="s">
-[...14 lines deleted...]
-      <c r="L6" t="s">
+      <c r="M6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H7">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
-      <c r="M7"/>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I9">
         <v>2019</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" t="s">
         <v>76</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>78</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H10">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
-      <c r="M10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M10"/>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="H11">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2009</v>
+      </c>
+      <c r="I11">
+        <v>2019</v>
+      </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
-      <c r="M11"/>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I12">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J12" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2014</v>
+      </c>
+      <c r="I13">
+        <v>2019</v>
+      </c>
       <c r="J13" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>72</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>95</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>2023</v>
+      </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
       <c r="H16">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>111</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>112</v>
+      </c>
+      <c r="P16" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G17" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H17">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>117</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>118</v>
+      </c>
+      <c r="M17" t="s">
+        <v>119</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>120</v>
       </c>
-      <c r="K17" t="s">
-[...3 lines deleted...]
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G18" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>79</v>
+      </c>
+      <c r="H18">
+        <v>2013</v>
+      </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="P18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H19">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" t="s">
         <v>133</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>134</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G20" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H20">
         <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P20" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B21" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C21" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="D21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G21" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="K21" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="N21" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="P21" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G22" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H22">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
+        <v>136</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>147</v>
       </c>
-      <c r="N22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B23" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C23" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G23" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D24" t="s">
+        <v>153</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H24">
+        <v>2022</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>135</v>
+      </c>
+      <c r="K24" t="s">
+        <v>154</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>136</v>
+      </c>
+      <c r="N24" t="s">
         <v>155</v>
       </c>
-      <c r="B24" t="s">
+      <c r="O24" t="s">
         <v>156</v>
       </c>
-      <c r="C24" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P24" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B25" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>159</v>
       </c>
       <c r="D25" t="s">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G25" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H25">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
-      <c r="M25"/>
+      <c r="L25" t="s">
+        <v>161</v>
+      </c>
+      <c r="M25" t="s">
+        <v>162</v>
+      </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="P25" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B26" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>159</v>
       </c>
       <c r="D26" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G26" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
+      <c r="L26" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" t="s">
+        <v>162</v>
+      </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
+        <v>168</v>
+      </c>
+      <c r="P26" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" t="s">
         <v>172</v>
       </c>
-      <c r="P26" t="s">
+      <c r="D27" t="s">
         <v>173</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>174</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2012</v>
+      </c>
+      <c r="I27">
+        <v>2014</v>
+      </c>
+      <c r="J27" t="s">
+        <v>175</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>176</v>
+      </c>
+      <c r="M27" t="s">
+        <v>177</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>178</v>
+      </c>
+      <c r="P27" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28" t="s">
+        <v>181</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
+        <v>182</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28">
+        <v>2014</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>66</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>183</v>
+      </c>
+      <c r="P28" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" t="s">
+        <v>79</v>
+      </c>
+      <c r="H29">
+        <v>2013</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>66</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>187</v>
+      </c>
+      <c r="P29" t="s">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">