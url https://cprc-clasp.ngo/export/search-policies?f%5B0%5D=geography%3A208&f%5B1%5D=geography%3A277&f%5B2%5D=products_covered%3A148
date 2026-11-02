--- v0 (2025-12-12)
+++ v1 (2026-11-02)
@@ -12,160 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
   </si>
   <si>
     <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...4 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>GB 19762-2007 GB/T 3216 GB/T 5657 GB/T 7021 GB/T 13006</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432212-2009-cqc-mark-certification-centrifugal-corrosion-resisting-pumps</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-11-20/492766.shtml</t>
   </si>
   <si>
     <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
   </si>
   <si>
     <t>Apply to centrifual corrosion resisting pump</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>CQC 3122-2011</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432216-2011-energy-conservation-certification-rules-centrifual-corrosion-resisting</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492994.shtml</t>
   </si>
   <si>
     <t>CQC31-432217-2017 Energy Conservation Certification Rules for Submersible motor-pumps</t>
   </si>
   <si>
     <t>Applies to  small size submersible motor-pumps; sewage submersible motor-pumps; well-use submersible motor-pumps</t>
   </si>
   <si>
     <t>GB32029-2015, GB32031-2015, GB32030-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432217-2017-energy-conservation-certification-rules-submersible-motor-pumps</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546484.shtml</t>
   </si>
   <si>
     <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>Applies to centrifugal pump for fresh water powered by 50Hz three-phase DC power under 690V or lower; which are three-phase DC motor drive typical load units; Applies to single stage single punction|single stage double punction|multi-stage centrifugal pump for fresh water with a rated power of 0.75kW-375kW</t>
@@ -264,53 +288,50 @@
     <t>Thailand</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>TIS 2618-2557</t>
   </si>
   <si>
     <t>Electricity Generating Authority Thailand (EGAT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-water-pump</t>
   </si>
   <si>
     <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/pump.pdf</t>
   </si>
   <si>
     <t>GB 19762-2007 Minimum allowable values of energy efficiency and evaluating values of energy conservation of centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>Applies only to single stage single suction clear water centrifugal pumps, single stage double suction clear water centrifugal pumps, and multiple stage clear water centrifugal pumps. This standard does not apply to other types of pumps.</t>
   </si>
   <si>
     <t>Mandatory</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19762-2007-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D78826D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32029-2015 Minimum allowable values of energy efficiency and energy efficiency grades for small-size submersible motor-pumps</t>
   </si>
   <si>
     <t>This policy applies to small-size submersible motor-pumps with rated power no larger than 22kW that are single- or three- phase and single- or multi- stage.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 12785-2014; GB/T 25409</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-32029-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
@@ -800,51 +821,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="166.245" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="462.316" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -880,964 +901,1012 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
+        <v>2004</v>
+      </c>
+      <c r="I3">
         <v>2011</v>
       </c>
-      <c r="I3"/>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>2011</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
         <v>22</v>
       </c>
-      <c r="H4">
-[...10 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
         <v>2004</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H6">
         <v>2004</v>
       </c>
       <c r="I6">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7">
+        <v>2004</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
         <v>60</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7" t="s">
+      <c r="M7" t="s">
+        <v>35</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>61</v>
       </c>
-      <c r="K7" t="s">
-[...3 lines deleted...]
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
         <v>65</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>66</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
         <v>67</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>71</v>
       </c>
       <c r="P8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>73</v>
       </c>
       <c r="B9" t="s">
         <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>75</v>
       </c>
       <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" t="s">
         <v>68</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" t="s">
         <v>22</v>
       </c>
-      <c r="H9">
-[...13 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
         <v>79</v>
       </c>
       <c r="P9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>81</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
+      <c r="J10" t="s">
         <v>84</v>
       </c>
-      <c r="G10" t="s">
+      <c r="K10" t="s">
         <v>22</v>
       </c>
-      <c r="H10">
-[...10 lines deleted...]
-      </c>
       <c r="L10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M10" t="s">
+        <v>86</v>
+      </c>
+      <c r="N10" t="s">
         <v>25</v>
       </c>
-      <c r="M10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>18</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H11">
         <v>2005</v>
       </c>
       <c r="I11">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
         <v>18</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H12">
         <v>2005</v>
       </c>
       <c r="I12">
         <v>2016</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M12" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
         <v>18</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>19</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H13">
         <v>2005</v>
       </c>
       <c r="I13">
         <v>2016</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
         <v>18</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F14" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H14">
         <v>2005</v>
       </c>
       <c r="I14">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
         <v>18</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F15" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2005</v>
+      </c>
+      <c r="I15">
+        <v>2017</v>
+      </c>
       <c r="J15" t="s">
         <v>33</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M15" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
         <v>18</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F16" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H16">
         <v>2020</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M16" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C17" t="s">
-        <v>121</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
+        <v>91</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17">
+        <v>2020</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" t="s">
         <v>22</v>
       </c>
-      <c r="H17">
-[...8 lines deleted...]
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>123</v>
       </c>
-      <c r="L17"/>
       <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>124</v>
       </c>
-      <c r="N17" t="s">
-[...2 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" t="s">
         <v>127</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>128</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>32</v>
       </c>
       <c r="H18">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>1996</v>
+      </c>
+      <c r="I18">
+        <v>2010</v>
+      </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
+        <v>131</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>132</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" t="s">
         <v>135</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
         <v>136</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>19</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H19">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
         <v>139</v>
       </c>
       <c r="N19" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
         <v>140</v>
       </c>
       <c r="P19" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>142</v>
       </c>
       <c r="B20" t="s">
         <v>143</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H20">
         <v>2014</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>145</v>
+      </c>
       <c r="M20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N20" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P20" t="s">
-        <v>146</v>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" t="s">
+        <v>136</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21">
+        <v>2014</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>138</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>151</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>152</v>
+      </c>
+      <c r="P21" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">