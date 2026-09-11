--- v0 (2025-11-13)
+++ v1 (2026-09-11)
@@ -12,179 +12,200 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...2 lines deleted...]
-    <t>Minimum Performance Standard</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 60879</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>BDS 1860:2012 Minimum allowable values of energy efficiency and energy efficiency grades for ac electric fan</t>
+  </si>
+  <si>
+    <t>Specifies the energy efficiency grades, allowable values of energy efficiency, evaluating values of energy conservation, test methods and inspection rules for AC fans. This standard is applicable to desk fan, box fan, wall fan, slide fan, floor fan and ceiling fan that the rated voltage not exceeding 250 V, other rated voltage not exceeding 480 V and driven by AC motors.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Ceiling Fans</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>December 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-18602012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>LI 2444 Energy Commission Energy Efficiency Standards and Labelling Industrial Fans Regulations</t>
+  </si>
+  <si>
+    <t>Minimum energy performance regulations and labelling guidelines for industrial fans with an electrical input power between 0.125 - 500 kW or integrated in other energy-related products manufactured in the country or imported into the country for display, sale, or use.</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Industrial Fans</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...58 lines deleted...]
-    <t>Industrial Fans</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2444-energy-commission-energy-efficiency-standards-and-labelling-industrial-fans</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2448 Energy Commission (Energy Efficiency Standards and Labelling) (Ventilating Fans) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a ventilating fan or unit with an individual fan electric power input of less than 125 W manufactured in the country or imported into the country for display, sale or use.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
@@ -527,59 +548,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="441.035" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -607,278 +628,326 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2014</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...14 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="H4">
+        <v>1998</v>
+      </c>
+      <c r="I4">
+        <v>2012</v>
+      </c>
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" t="s">
+      <c r="K4" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
         <v>47</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>48</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H5">
         <v>2022</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P5" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H6">
         <v>2022</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>46</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7">
+        <v>2022</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">