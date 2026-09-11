--- v0 (2025-11-11)
+++ v1 (2026-09-11)
@@ -12,176 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>Efficient Biomass Cookstoves Policy</t>
   </si>
   <si>
     <t>This Nigerian Industrial Standard specifies design, construction, quality and safety requirements, sampling and labeling for clean solid biomass type cookstoves.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Water Boiling Tests (WBT) version 4.2.3:2014; The current edition shall apply</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
   </si>
   <si>
     <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
@@ -329,53 +350,50 @@
     <t>http://eea.gov.et/media/attachments/LAWS%20AND%20REGUALTIONS/Energy%20laws%20and%20regualtions/4-MEPS%20INJER%20MITAD%20%20Ethiopia%20draft%2029-2-2020%20version%20final%20East%20Gate%20(4).pdf</t>
   </si>
   <si>
     <t>MS: 204:2015 Energy efficiency and labelling requirement-Domestic Ovens and Range hoods</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household refrigerating applliances</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>MS 204</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2042015-energy-efficiency-and-labelling-requirement-domestic-ovens-and-range-hoods</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-679/</t>
   </si>
   <si>
     <t>MS: 205:2011 Energy efficiency and labelling requirement-Household electric dishwasher</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for dishwasher</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>MS 205</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2052011-energy-efficiency-and-labelling-requirement-household-electric-dishwasher</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-680/</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
@@ -739,73 +757,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="228.801" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -819,708 +837,754 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>39</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>34</v>
       </c>
-      <c r="F4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="M5" t="s">
         <v>53</v>
       </c>
-      <c r="G5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="H5">
-[...5 lines deleted...]
-      <c r="J5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...14 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>60</v>
       </c>
-      <c r="C6" t="s">
+      <c r="G6" t="s">
         <v>61</v>
       </c>
-      <c r="D6" t="s">
+      <c r="H6">
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2011</v>
+      </c>
+      <c r="J6" t="s">
         <v>62</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="K6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="H6">
-[...5 lines deleted...]
-      <c r="J6" t="s">
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
         <v>64</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" t="s">
         <v>69</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" t="s">
         <v>70</v>
       </c>
-      <c r="C7" t="s">
+      <c r="H7">
+        <v>2019</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
         <v>71</v>
       </c>
-      <c r="D7" t="s">
+      <c r="K7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" t="s">
         <v>72</v>
       </c>
-      <c r="E7" t="s">
-[...12 lines deleted...]
-      <c r="J7" t="s">
+      <c r="M7" t="s">
         <v>73</v>
       </c>
-      <c r="K7" t="s">
-[...3 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
         <v>74</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" t="s">
         <v>77</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>79</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8">
         <v>2022</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>80</v>
       </c>
       <c r="K8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N8" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N9" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
         <v>36</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>34</v>
       </c>
-      <c r="F11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="N11" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P11" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>97</v>
       </c>
       <c r="B12" t="s">
         <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>34</v>
       </c>
-      <c r="F12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
         <v>34</v>
       </c>
-      <c r="F13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="K13" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
         <v>19</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>113</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H14">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>23</v>
+      </c>
+      <c r="L14" t="s">
+        <v>112</v>
+      </c>
       <c r="M14" t="s">
+        <v>73</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" t="s">
+        <v>113</v>
+      </c>
+      <c r="P14" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" t="s">
         <v>117</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
         <v>118</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>119</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>34</v>
       </c>
-      <c r="F15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K15" t="s">
         <v>36</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
         <v>39</v>
       </c>
       <c r="O15" t="s">
+        <v>121</v>
+      </c>
+      <c r="P15" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" t="s">
         <v>124</v>
       </c>
-      <c r="P15" t="s">
+      <c r="C16" t="s">
         <v>125</v>
+      </c>
+      <c r="D16" t="s">
+        <v>126</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>127</v>
+      </c>
+      <c r="G16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16">
+        <v>2012</v>
+      </c>
+      <c r="I16">
+        <v>2014</v>
+      </c>
+      <c r="J16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" t="s">
+        <v>128</v>
+      </c>
+      <c r="M16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>130</v>
+      </c>
+      <c r="P16" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">