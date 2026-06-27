--- v1 (2026-01-19)
+++ v2 (2026-06-27)
@@ -4090,50 +4090,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4232,53 +4235,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -16485,51 +16485,51 @@
       </c>
       <c r="P210" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>1162</v>
       </c>
       <c r="B211" t="s">
         <v>1163</v>
       </c>
       <c r="C211" t="s">
         <v>102</v>
       </c>
       <c r="D211" t="s">
         <v>327</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>21</v>
       </c>
       <c r="G211" t="s">
-        <v>22</v>
+        <v>1157</v>
       </c>
       <c r="H211">
         <v>1989</v>
       </c>
       <c r="I211">
         <v>2013</v>
       </c>
       <c r="J211" t="s">
         <v>129</v>
       </c>
       <c r="K211" t="s">
         <v>24</v>
       </c>
       <c r="L211" t="s">
         <v>328</v>
       </c>
       <c r="M211" t="s">
         <v>106</v>
       </c>
       <c r="N211" t="s">
         <v>27</v>
       </c>
       <c r="O211" t="s">
         <v>1164</v>
       </c>
@@ -18327,539 +18327,539 @@
       </c>
       <c r="P247" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>1336</v>
       </c>
       <c r="B248" t="s">
         <v>1337</v>
       </c>
       <c r="C248" t="s">
         <v>102</v>
       </c>
       <c r="D248" t="s">
         <v>289</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>21</v>
       </c>
       <c r="G248" t="s">
-        <v>65</v>
+        <v>1338</v>
       </c>
       <c r="H248">
         <v>2012</v>
       </c>
       <c r="I248"/>
       <c r="J248" t="s">
         <v>104</v>
       </c>
       <c r="K248" t="s">
         <v>24</v>
       </c>
       <c r="L248" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="M248" t="s">
         <v>1227</v>
       </c>
       <c r="N248" t="s">
         <v>67</v>
       </c>
       <c r="O248" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="P248" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B249" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C249" t="s">
         <v>102</v>
       </c>
       <c r="D249" t="s">
         <v>412</v>
       </c>
       <c r="E249" t="s">
         <v>20</v>
       </c>
       <c r="F249" t="s">
         <v>21</v>
       </c>
       <c r="G249" t="s">
         <v>65</v>
       </c>
       <c r="H249">
         <v>2020</v>
       </c>
       <c r="I249"/>
       <c r="J249" t="s">
         <v>104</v>
       </c>
       <c r="K249" t="s">
         <v>24</v>
       </c>
       <c r="L249" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="M249" t="s">
         <v>1227</v>
       </c>
       <c r="N249" t="s">
         <v>67</v>
       </c>
       <c r="O249" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="P249" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B250" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C250" t="s">
         <v>102</v>
       </c>
       <c r="D250" t="s">
         <v>80</v>
       </c>
       <c r="E250" t="s">
         <v>20</v>
       </c>
       <c r="F250" t="s">
         <v>21</v>
       </c>
       <c r="G250" t="s">
         <v>22</v>
       </c>
       <c r="H250">
         <v>2003</v>
       </c>
       <c r="I250">
         <v>2013</v>
       </c>
       <c r="J250" t="s">
         <v>129</v>
       </c>
       <c r="K250" t="s">
         <v>24</v>
       </c>
       <c r="L250" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="M250" t="s">
         <v>106</v>
       </c>
       <c r="N250" t="s">
         <v>27</v>
       </c>
       <c r="O250" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="P250" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B251" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C251" t="s">
         <v>102</v>
       </c>
       <c r="D251" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
         <v>21</v>
       </c>
       <c r="G251" t="s">
         <v>22</v>
       </c>
       <c r="H251">
         <v>2003</v>
       </c>
       <c r="I251">
         <v>2013</v>
       </c>
       <c r="J251" t="s">
         <v>129</v>
       </c>
       <c r="K251" t="s">
         <v>24</v>
       </c>
       <c r="L251" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="M251" t="s">
         <v>106</v>
       </c>
       <c r="N251" t="s">
         <v>27</v>
       </c>
       <c r="O251" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="P251" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B252" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C252" t="s">
         <v>102</v>
       </c>
       <c r="D252" t="s">
         <v>338</v>
       </c>
       <c r="E252" t="s">
         <v>20</v>
       </c>
       <c r="F252" t="s">
         <v>21</v>
       </c>
       <c r="G252" t="s">
         <v>65</v>
       </c>
       <c r="H252">
         <v>2013</v>
       </c>
       <c r="I252"/>
       <c r="J252" t="s">
         <v>129</v>
       </c>
       <c r="K252" t="s">
         <v>24</v>
       </c>
       <c r="L252" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="M252" t="s">
         <v>106</v>
       </c>
       <c r="N252" t="s">
         <v>27</v>
       </c>
       <c r="O252" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="P252" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B253" t="s">
         <v>128</v>
       </c>
       <c r="C253" t="s">
         <v>102</v>
       </c>
       <c r="D253" t="s">
         <v>146</v>
       </c>
       <c r="E253" t="s">
         <v>20</v>
       </c>
       <c r="F253" t="s">
         <v>21</v>
       </c>
       <c r="G253" t="s">
         <v>65</v>
       </c>
       <c r="H253">
         <v>2013</v>
       </c>
       <c r="I253"/>
       <c r="J253" t="s">
         <v>104</v>
       </c>
       <c r="K253" t="s">
         <v>24</v>
       </c>
       <c r="L253" t="s">
         <v>130</v>
       </c>
       <c r="M253" t="s">
         <v>1227</v>
       </c>
       <c r="N253" t="s">
         <v>27</v>
       </c>
       <c r="O253" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="P253" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B254" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C254" t="s">
         <v>102</v>
       </c>
       <c r="D254" t="s">
         <v>248</v>
       </c>
       <c r="E254" t="s">
         <v>20</v>
       </c>
       <c r="F254" t="s">
         <v>21</v>
       </c>
       <c r="G254" t="s">
         <v>22</v>
       </c>
       <c r="H254">
         <v>2008</v>
       </c>
       <c r="I254">
         <v>2013</v>
       </c>
       <c r="J254" t="s">
         <v>129</v>
       </c>
       <c r="K254" t="s">
         <v>24</v>
       </c>
       <c r="L254" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="M254" t="s">
         <v>106</v>
       </c>
       <c r="N254" t="s">
         <v>27</v>
       </c>
       <c r="O254" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="P254" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B255" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C255" t="s">
         <v>102</v>
       </c>
       <c r="D255" t="s">
         <v>141</v>
       </c>
       <c r="E255" t="s">
         <v>20</v>
       </c>
       <c r="F255" t="s">
         <v>21</v>
       </c>
       <c r="G255" t="s">
         <v>65</v>
       </c>
       <c r="H255">
         <v>2014</v>
       </c>
       <c r="I255"/>
       <c r="J255" t="s">
         <v>129</v>
       </c>
       <c r="K255" t="s">
         <v>24</v>
       </c>
       <c r="L255" t="s">
         <v>136</v>
       </c>
       <c r="M255" t="s">
         <v>1227</v>
       </c>
       <c r="N255" t="s">
         <v>67</v>
       </c>
       <c r="O255" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="P255" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B256" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C256" t="s">
         <v>102</v>
       </c>
       <c r="D256" t="s">
         <v>135</v>
       </c>
       <c r="E256" t="s">
         <v>20</v>
       </c>
       <c r="F256" t="s">
         <v>21</v>
       </c>
       <c r="G256" t="s">
         <v>65</v>
       </c>
       <c r="H256">
         <v>2014</v>
       </c>
       <c r="I256"/>
       <c r="J256" t="s">
         <v>129</v>
       </c>
       <c r="K256" t="s">
         <v>24</v>
       </c>
       <c r="L256" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="M256" t="s">
         <v>1227</v>
       </c>
       <c r="N256" t="s">
         <v>67</v>
       </c>
       <c r="O256" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="P256" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B257" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="C257" t="s">
         <v>102</v>
       </c>
       <c r="D257" t="s">
         <v>80</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
       <c r="F257" t="s">
         <v>21</v>
       </c>
       <c r="G257" t="s">
         <v>22</v>
       </c>
       <c r="H257">
         <v>2013</v>
       </c>
       <c r="I257">
         <v>2020</v>
       </c>
       <c r="J257" t="s">
         <v>129</v>
       </c>
       <c r="K257" t="s">
         <v>24</v>
       </c>
       <c r="L257" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="M257" t="s">
         <v>106</v>
       </c>
       <c r="N257" t="s">
         <v>27</v>
       </c>
       <c r="O257" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="P257" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B258" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="C258" t="s">
         <v>102</v>
       </c>
       <c r="D258" t="s">
         <v>361</v>
       </c>
       <c r="E258" t="s">
         <v>20</v>
       </c>
       <c r="F258" t="s">
         <v>21</v>
       </c>
       <c r="G258" t="s">
-        <v>1386</v>
+        <v>1338</v>
       </c>
       <c r="H258">
         <v>2014</v>
       </c>
       <c r="I258">
         <v>2015</v>
       </c>
       <c r="J258" t="s">
         <v>129</v>
       </c>
       <c r="K258" t="s">
         <v>236</v>
       </c>
       <c r="L258" t="s">
         <v>1387</v>
       </c>
       <c r="M258" t="s">
         <v>106</v>
       </c>
       <c r="N258" t="s">
         <v>27</v>
       </c>
       <c r="O258" t="s">
         <v>1388</v>
       </c>
@@ -19605,51 +19605,51 @@
       </c>
       <c r="P273" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>1465</v>
       </c>
       <c r="B274" t="s">
         <v>202</v>
       </c>
       <c r="C274" t="s">
         <v>102</v>
       </c>
       <c r="D274" t="s">
         <v>123</v>
       </c>
       <c r="E274" t="s">
         <v>20</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
-        <v>1386</v>
+        <v>1338</v>
       </c>
       <c r="H274">
         <v>2020</v>
       </c>
       <c r="I274"/>
       <c r="J274" t="s">
         <v>104</v>
       </c>
       <c r="K274" t="s">
         <v>24</v>
       </c>
       <c r="L274" t="s">
         <v>203</v>
       </c>
       <c r="M274" t="s">
         <v>1227</v>
       </c>
       <c r="N274" t="s">
         <v>27</v>
       </c>
       <c r="O274" t="s">
         <v>1466</v>
       </c>
       <c r="P274" t="s">
         <v>1467</v>
@@ -19893,51 +19893,51 @@
       </c>
       <c r="P279" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>1489</v>
       </c>
       <c r="B280" t="s">
         <v>1490</v>
       </c>
       <c r="C280" t="s">
         <v>102</v>
       </c>
       <c r="D280" t="s">
         <v>1007</v>
       </c>
       <c r="E280" t="s">
         <v>20</v>
       </c>
       <c r="F280" t="s">
         <v>21</v>
       </c>
       <c r="G280" t="s">
-        <v>1386</v>
+        <v>1338</v>
       </c>
       <c r="H280">
         <v>2021</v>
       </c>
       <c r="I280"/>
       <c r="J280" t="s">
         <v>104</v>
       </c>
       <c r="K280" t="s">
         <v>1491</v>
       </c>
       <c r="L280" t="s">
         <v>1492</v>
       </c>
       <c r="M280" t="s">
         <v>1227</v>
       </c>
       <c r="N280" t="s">
         <v>1009</v>
       </c>
       <c r="O280" t="s">
         <v>1493</v>
       </c>
       <c r="P280" t="s">
         <v>1494</v>