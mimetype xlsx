--- v1 (2026-01-25)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -537,50 +537,56 @@
     <t>New, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
@@ -936,51 +942,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="642.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="222.803" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2366,140 +2372,188 @@
       <c r="I29">
         <v>2025</v>
       </c>
       <c r="J29" t="s">
         <v>165</v>
       </c>
       <c r="K29" t="s">
         <v>91</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>159</v>
       </c>
       <c r="N29" t="s">
         <v>99</v>
       </c>
       <c r="O29" t="s">
         <v>171</v>
       </c>
       <c r="P29" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B30" t="s">
         <v>173</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I30">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J30" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="K30" t="s">
         <v>91</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="N30" t="s">
         <v>99</v>
       </c>
       <c r="O30" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="P30" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="E31" t="s">
         <v>41</v>
       </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>178</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H31">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2008</v>
+      </c>
+      <c r="I31">
+        <v>2024</v>
+      </c>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
+        <v>180</v>
+      </c>
+      <c r="N31" t="s">
+        <v>99</v>
+      </c>
+      <c r="O31" t="s">
+        <v>181</v>
+      </c>
+      <c r="P31" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>185</v>
+      </c>
+      <c r="E32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F32" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2017</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>23</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
         <v>54</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N32" t="s">
         <v>26</v>
       </c>
-      <c r="O31" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="O32" t="s">
+        <v>186</v>
+      </c>
+      <c r="P32" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">