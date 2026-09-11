--- v0 (2025-12-01)
+++ v1 (2026-09-11)
@@ -12,206 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Televisions</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for televisions. It applies to televisions used for the reception and display of television broadcasts that use mains electricity as the only power source, have a rated visible diagonal screen size exceeding 50 cm, and have a built-in television tuner. It does not apply to products that display broadcasts by means of front or rear projection.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>IEC 62087
 ,   
                     IEC 62301</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-televisions</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Televisions%202021%20Jan_eng_v0.pdf</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...21 lines deleted...]
-  <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2446-energy-commission-energy-efficiency-standards-and-labelling-computers-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2447 Energy Commission (Energy Efficiency Standards and Labelling) (Set-Top Boxes) Regulations, 2022</t>
   </si>
   <si>
     <t>Minimum energy performance standard and labelling guidelines for set-top boxes. These regulations apply to set-top boxes manufactured in the country or imported into the country for display, sale or use, with the ability to be powered directly from the mains alternating current for use as either a simple set-top box, or a complex set-top box.</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2447-energy-commission-energy-efficiency-standards-and-labelling-set-top-boxes</t>
@@ -289,53 +325,50 @@
     <t>MS : 208 : 2012 Energy efficiency and labelling requirements-Television</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Television</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>MS 208</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-208-2012-energy-efficiency-and-labelling-requirements-television</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-682/</t>
   </si>
   <si>
     <t>MS : 210 : 2015 Energy efficiency and labelling requirements-vacuum cleaners</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Vacuum cleaners</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>MS 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-210-2015-energy-efficiency-and-labelling-requirements-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-683/</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Computers</t>
   </si>
   <si>
     <t>Computers under this labelling scheme include desktops, towers or mini-towers, or portable units. These include high-end desktop computers, personal computers, workstations, network computer desktops, X terminal controllers, computer-based point-of-sale retail terminals and tablet PCs. To qualify, the unit must be capable of being powered from a wall outlet, but this does not preclude units that are capable of being powered from a wall outlet and also from a battery. This definition is intended primarily to cover computers sold for use in businesses or homes.</t>
   </si>
   <si>
     <t>US ENERGY STAR</t>
   </si>
   <si>
     <t>Electrical and Mechanical Services Department</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-computers</t>
   </si>
@@ -783,73 +816,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -863,960 +896,1056 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3">
+        <v>2018</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>33</v>
       </c>
-      <c r="G3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...11 lines deleted...]
-      <c r="L3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>2017</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2023</v>
+      </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6">
+        <v>2003</v>
+      </c>
+      <c r="I6">
+        <v>2022</v>
+      </c>
+      <c r="J6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="B6" t="s">
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...28 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
         <v>59</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>60</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H7">
         <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="H10">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>77</v>
       </c>
-      <c r="M10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H11">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12">
+        <v>2008</v>
+      </c>
+      <c r="I12">
+        <v>2020</v>
+      </c>
+      <c r="J12" t="s">
+        <v>88</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
+      <c r="M12" t="s">
         <v>90</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="N12" t="s">
         <v>91</v>
       </c>
-      <c r="E12" t="s">
-[...18 lines deleted...]
-      <c r="L12" t="s">
+      <c r="O12" t="s">
         <v>92</v>
       </c>
-      <c r="M12" t="s">
-[...5 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" t="s">
         <v>95</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>96</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
         <v>31</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="H13">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
         <v>97</v>
       </c>
       <c r="M13" t="s">
         <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
         <v>99</v>
       </c>
       <c r="P13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" t="s">
         <v>102</v>
       </c>
       <c r="C14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>88</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>103</v>
       </c>
-      <c r="E14" t="s">
-[...14 lines deleted...]
-      <c r="J14" t="s">
+      <c r="M14" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>104</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H15">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="I15">
         <v>2020</v>
       </c>
       <c r="J15" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="M15" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
         <v>114</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H16">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I16">
         <v>2020</v>
       </c>
       <c r="J16" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>116</v>
+      </c>
       <c r="M16" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H17">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I17">
         <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="M17" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H18">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="I18">
         <v>2020</v>
       </c>
       <c r="J18" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H19">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="I19">
         <v>2020</v>
       </c>
       <c r="J19" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="M19" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="P19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C20" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H20">
+        <v>2000</v>
+      </c>
+      <c r="I20">
+        <v>2020</v>
+      </c>
+      <c r="J20" t="s">
+        <v>115</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>108</v>
+      </c>
+      <c r="M20" t="s">
+        <v>109</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>136</v>
+      </c>
+      <c r="P20" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" t="s">
+        <v>139</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E21" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21">
+        <v>2002</v>
+      </c>
+      <c r="I21">
+        <v>2020</v>
+      </c>
+      <c r="J21" t="s">
+        <v>115</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M21" t="s">
+        <v>109</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>140</v>
+      </c>
+      <c r="P21" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" t="s">
+        <v>143</v>
+      </c>
+      <c r="C22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" t="s">
+        <v>52</v>
+      </c>
+      <c r="H22">
         <v>2012</v>
       </c>
-      <c r="I20">
+      <c r="I22">
         <v>2014</v>
       </c>
-      <c r="J20" t="s">
-[...18 lines deleted...]
-        <v>139</v>
+      <c r="J22" t="s">
+        <v>146</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" t="s">
+        <v>148</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
+        <v>149</v>
+      </c>
+      <c r="P22" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">