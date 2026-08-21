--- v0 (2025-11-27)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,183 +104,258 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
-    <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
-[...5 lines deleted...]
-    <t>Refrigerators-Freezers, Freezers-only</t>
+    <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
+  </si>
+  <si>
+    <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
-[...2 lines deleted...]
-    <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
-[...2 lines deleted...]
-    <t>http://www.eos.org.eg/en/standard/14011</t>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>CES 140:2015 Off-grid solar photovoltaic lighting kits - requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
@@ -439,105 +514,84 @@
     <t>This policy specifies the MEPS and labeling instructions for Single-phase split and unitary air conditioners of the vapour compression type for household use up to a rated cooling capacity of 10.5 kW.</t>
   </si>
   <si>
     <t>IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-cassette-floor-standing-tower-ceiling</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/AC_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Fixed Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for fixed speed unitary and split ACs.</t>
   </si>
   <si>
     <t>IS 1391 (part I), IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-fixed-speed</t>
   </si>
   <si>
     <t>http://egazette.nic.in/WriteReadData/2017/177975.pdf</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://beestarlabel.com/Content/Notification/RAC/IAC_Notification_SO_3984_E_dated_28th_Auguest_2025.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Self-Ballasted LED Lamps</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for self-ballasted general service LED lamps for general lighting services that works on single phase ac supply up to and including 250V, 50Hz.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for specifies following single phase electric storage water heaters up to 200 litres, for household and similar purposes and intended for heating water below boiling temperature, their rated voltage being not more than 250 V, namely:
 (a) Closed waters heaters:
 (b) Cistern-fed water heaters;
 (c) Cistern-type water heaters;
 (d) Open-outlet water heaters; and
 (e) Vented water heaters</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>IS 2082:1993 and clause 15 of IS 302-2-21:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/GeyserNote.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Tubular Fluorescent Lamps (TFL)</t>
   </si>
   <si>
     <t>The policy specifies the tubular fluorescent lamps for general lighting services covering all wattages with nominal dimension starting from 1100 millimeter and upto1500 millimeter covering color temperature of 6500 kelvin for halo-phosphate category, and 2700 kelvin, 4000 kelvin and 6500 kelvin  tri-phosphate lamps categories for display of particulars on label.</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IS 2418 (part 1 and 2) -1977 with all amendments</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
@@ -644,50 +698,53 @@
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>GS 324:2003</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-1815-energy-efficiency-standards-and-labelling-regulations-non-ducted-air-conditioners</t>
   </si>
   <si>
     <t>http://www.energycom.gov.gh/files/LI_1815.pdf</t>
   </si>
   <si>
     <t>Law 2004-72 and Decree 2004-2145; Amended by Law 2009-07</t>
   </si>
   <si>
     <t>In the framework of the ENPI CBC programmes, including a privileged instrument of cooperation for the institutional capacity-building of ENPI countries, Tunisia decided to largely harmonize the product categories and label efficiency thresholds with those in place in the EU. Since September 2004, Tunisian law requires the display of an EU-style energy label for refrigerators, freezers, and refrigerator-freezers (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From January 2010 onwards, the lowest three energy classes (6,7 and 8) have been banned from the Tunisian market, followed in January 2011 7 with the banning of classes 5 and  January 2012 class 4 has been likewise banned from the Tunisian market.</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/tunisia_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>This policy covers cooling appliances: refrigerators and air conditioners. It requires the use of an EU-style energy label (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters) on refrigerators.</t>
   </si>
   <si>
     <t>Air Conditioning, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07-0</t>
   </si>
   <si>
     <t>https://rise.esmap.org/data/files/library/tunisia/Energy%20Efficiency/Tunisia_Decree%20N%C2%B02004-2144%20Energy%20auditing%20-%20Fr.pdf</t>
@@ -737,53 +794,50 @@
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Rwanda Ministry of Infrastructure</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-guidelines-minimum-standard-requirements-solar-home-systems</t>
   </si>
   <si>
     <t>https://www.mininfra.gov.rw/fileadmin/user_upload/Mininfra/Documents/Energy_Docs/Ministerial_Guidelines_on_minimum_requirements_for_solar_home_systems.pdf</t>
   </si>
   <si>
     <t>MS :200:2013 Energy efficiency and labelling requirements -household air conditioner</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household air conditioner</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>MS 200</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2002013-energy-efficiency-and-labelling-requirements-household-air-conditioner</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-675/</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>http://son.gov.ng/son-introduces-national-energy-efficiency-label-for-air-conditioners-electrical-appliances-and-equipment</t>
@@ -801,53 +855,50 @@
     <t>Bureau des Normes de Madagascar (BNM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nmg-202-1-national-quality-standards-pico-pv-products</t>
   </si>
   <si>
     <t>https://www.lightingafrica.org/country/madagascar/</t>
   </si>
   <si>
     <t>NMG 202-2 National quality standards for SHS kits</t>
   </si>
   <si>
     <t>The quality standard is harmonized with IEC TS 62257-9-8, covering off-grid solar products 10-350Wp.</t>
   </si>
   <si>
     <t>Electricity, Solar</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nmg-202-2-national-quality-standards-shs-kits</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Schedule 15 - Ballasts</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for ballasts covering electromagnetic ballasts and electronic ballasts for single and double capped tubular fluorescent lamps (TFL).</t>
   </si>
   <si>
     <t>IS 1534 (Part 1):1977, IS 13021 (Part 1 &amp; 2):1991</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-15-ballasts</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule-15ballast.pdf</t>
   </si>
@@ -1348,65 +1399,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1007.325" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1491,2409 +1542,2595 @@
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>48</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
         <v>56</v>
       </c>
+      <c r="B7"/>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>59</v>
       </c>
-      <c r="M7" t="s">
-[...5 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
         <v>2006</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>65</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
         <v>78</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11"/>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="I12">
         <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I14">
         <v>2024</v>
       </c>
       <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="I15">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="L15" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="M15" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I16">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J16" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J17" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B18" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I18">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J18" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
+        <v>130</v>
+      </c>
+      <c r="M18" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>131</v>
+      </c>
+      <c r="P18" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" t="s">
+        <v>119</v>
+      </c>
+      <c r="D19" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="I19">
         <v>2024</v>
       </c>
       <c r="J19" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
+        <v>136</v>
+      </c>
+      <c r="M19" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>137</v>
       </c>
-      <c r="M19" t="s">
-[...5 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" t="s">
         <v>140</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G20" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H20">
         <v>2007</v>
       </c>
       <c r="I20">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="J20" t="s">
+        <v>35</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>141</v>
+      </c>
+      <c r="M20" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>142</v>
+      </c>
+      <c r="P20" t="s">
         <v>143</v>
-      </c>
-[...14 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I21">
         <v>2023</v>
       </c>
       <c r="J21" t="s">
+        <v>122</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>147</v>
+      </c>
+      <c r="M21" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>148</v>
+      </c>
+      <c r="P21" t="s">
         <v>149</v>
-      </c>
-[...16 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B22" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>155</v>
+        <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="I22">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M22" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="P22" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B23" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I23">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="J23" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="M23" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="P23" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="D24" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>41</v>
+        <v>121</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="I24">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="M24" t="s">
-        <v>170</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="P24" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B25" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I25">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J25" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="P25" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="B26" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I26">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="J26" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="M26" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I27">
         <v>2018</v>
       </c>
       <c r="J27" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>180</v>
+      </c>
       <c r="M27" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="P27" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B28" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="C28" t="s">
-        <v>87</v>
+        <v>185</v>
       </c>
       <c r="D28" t="s">
-        <v>52</v>
+        <v>186</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I28">
         <v>2019</v>
       </c>
       <c r="J28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>187</v>
+      </c>
       <c r="M28" t="s">
-        <v>89</v>
+        <v>188</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C29" t="s">
-        <v>196</v>
+        <v>112</v>
       </c>
       <c r="D29" t="s">
-        <v>197</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="I29">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="J29" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="M29" t="s">
-        <v>200</v>
+        <v>114</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="P29" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B30" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C30" t="s">
-        <v>205</v>
+        <v>112</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="I30">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J30" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="M30" t="s">
-        <v>207</v>
+        <v>114</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="P30" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C31" t="s">
-        <v>205</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>211</v>
+        <v>179</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="I31">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J31" t="s">
-        <v>212</v>
+        <v>103</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>114</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>206</v>
       </c>
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B32" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C32" t="s">
-        <v>205</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I32">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J32" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>207</v>
+        <v>114</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="P32" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B33" t="s">
+        <v>213</v>
+      </c>
+      <c r="C33" t="s">
+        <v>214</v>
+      </c>
+      <c r="D33" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I33">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="J33" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
+        <v>217</v>
+      </c>
+      <c r="M33" t="s">
+        <v>218</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>219</v>
+      </c>
+      <c r="P33" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>221</v>
+      </c>
+      <c r="B34" t="s">
         <v>222</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>223</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="I34">
         <v>2010</v>
       </c>
       <c r="J34" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>225</v>
+      </c>
       <c r="M34" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P34" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B35" t="s">
         <v>229</v>
       </c>
       <c r="C35" t="s">
+        <v>223</v>
+      </c>
+      <c r="D35" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="I35">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="J35" t="s">
         <v>231</v>
       </c>
       <c r="K35" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>80</v>
+        <v>225</v>
       </c>
       <c r="M35" t="s">
+        <v>226</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>232</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>234</v>
+      </c>
+      <c r="B36" t="s">
         <v>235</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>223</v>
+      </c>
+      <c r="D36" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2009</v>
+      </c>
+      <c r="I36">
+        <v>2012</v>
+      </c>
+      <c r="J36" t="s">
+        <v>35</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>226</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>236</v>
       </c>
-      <c r="C36" t="s">
-[...5 lines deleted...]
-      <c r="E36" t="s">
+      <c r="P36" t="s">
         <v>237</v>
-      </c>
-[...31 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B37" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C37" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2010</v>
+      </c>
+      <c r="I37">
+        <v>2012</v>
+      </c>
+      <c r="J37" t="s">
+        <v>35</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>239</v>
+      </c>
+      <c r="M37" t="s">
+        <v>226</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>240</v>
+      </c>
+      <c r="P37" t="s">
         <v>237</v>
-      </c>
-[...29 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B38" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C38" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D38" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E38" t="s">
-        <v>237</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="I38">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="J38" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="K38" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="N38" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="P38" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B39" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="C39" t="s">
         <v>249</v>
       </c>
       <c r="D39" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="E39" t="s">
-        <v>237</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I39">
         <v>2022</v>
       </c>
       <c r="J39" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="K39" t="s">
-        <v>255</v>
+        <v>104</v>
       </c>
       <c r="L39" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="M39" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N39" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="O39" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="P39" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>254</v>
+      </c>
+      <c r="B40" t="s">
+        <v>255</v>
+      </c>
+      <c r="C40" t="s">
+        <v>185</v>
+      </c>
+      <c r="D40" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" t="s">
+        <v>93</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2013</v>
+      </c>
+      <c r="I40">
+        <v>2015</v>
+      </c>
+      <c r="J40" t="s">
+        <v>103</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>256</v>
+      </c>
+      <c r="M40" t="s">
+        <v>188</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>257</v>
       </c>
-      <c r="B40" t="s">
+      <c r="P40" t="s">
         <v>258</v>
-      </c>
-[...40 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>259</v>
+      </c>
+      <c r="B41" t="s">
+        <v>260</v>
+      </c>
+      <c r="C41" t="s">
+        <v>261</v>
+      </c>
+      <c r="D41" t="s">
+        <v>113</v>
+      </c>
+      <c r="E41" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" t="s">
+        <v>33</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2017</v>
+      </c>
+      <c r="I41">
+        <v>2019</v>
+      </c>
+      <c r="J41" t="s">
+        <v>250</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>262</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>263</v>
       </c>
-      <c r="B41" t="s">
+      <c r="P41" t="s">
         <v>264</v>
-      </c>
-[...40 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B42" t="s">
+        <v>266</v>
+      </c>
+      <c r="C42" t="s">
+        <v>267</v>
+      </c>
+      <c r="D42" t="s">
+        <v>101</v>
+      </c>
+      <c r="E42" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" t="s">
+        <v>102</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2018</v>
+      </c>
+      <c r="I42">
+        <v>2022</v>
+      </c>
+      <c r="J42" t="s">
+        <v>250</v>
+      </c>
+      <c r="K42" t="s">
+        <v>104</v>
+      </c>
+      <c r="L42" t="s">
+        <v>105</v>
+      </c>
+      <c r="M42" t="s">
         <v>268</v>
       </c>
-      <c r="B42" t="s">
+      <c r="N42" t="s">
+        <v>107</v>
+      </c>
+      <c r="O42" t="s">
         <v>269</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="P42" t="s">
         <v>270</v>
-      </c>
-[...34 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B43" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>267</v>
       </c>
       <c r="D43" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="E43" t="s">
-        <v>237</v>
+        <v>93</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I43">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="J43" t="s">
-        <v>97</v>
+        <v>250</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>273</v>
       </c>
       <c r="L43" t="s">
-        <v>277</v>
+        <v>105</v>
       </c>
       <c r="M43" t="s">
-        <v>99</v>
+        <v>268</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="O43" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="P43" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B44" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C44" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>282</v>
+        <v>57</v>
       </c>
       <c r="E44" t="s">
-        <v>237</v>
+        <v>93</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I44">
         <v>2019</v>
       </c>
       <c r="J44" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="M44" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="P44" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B45" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="C45" t="s">
-        <v>287</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>76</v>
+        <v>199</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F45" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
+        <v>2013</v>
+      </c>
+      <c r="I45">
         <v>2016</v>
       </c>
-      <c r="I45">
-[...1 lines deleted...]
-      </c>
       <c r="J45" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="K45" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>80</v>
+        <v>282</v>
       </c>
       <c r="M45" t="s">
-        <v>288</v>
+        <v>124</v>
       </c>
       <c r="N45" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="P45" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>285</v>
+      </c>
+      <c r="B46" t="s">
+        <v>286</v>
+      </c>
+      <c r="C46" t="s">
+        <v>119</v>
+      </c>
+      <c r="D46" t="s">
+        <v>287</v>
+      </c>
+      <c r="E46" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" t="s">
+        <v>121</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2014</v>
+      </c>
+      <c r="I46">
+        <v>2016</v>
+      </c>
+      <c r="J46" t="s">
+        <v>35</v>
+      </c>
+      <c r="K46" t="s">
+        <v>288</v>
+      </c>
+      <c r="L46" t="s">
+        <v>289</v>
+      </c>
+      <c r="M46" t="s">
+        <v>124</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>290</v>
+      </c>
+      <c r="P46" t="s">
         <v>291</v>
-      </c>
-[...43 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B47" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C47" t="s">
-        <v>293</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>300</v>
+        <v>47</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J47" t="s">
-        <v>212</v>
+        <v>122</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="M47" t="s">
+        <v>124</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>295</v>
       </c>
-      <c r="N47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B48" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C48" t="s">
-        <v>293</v>
+        <v>119</v>
       </c>
       <c r="D48" t="s">
-        <v>161</v>
+        <v>299</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="I48">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J48" t="s">
-        <v>212</v>
+        <v>35</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="M48" t="s">
-        <v>295</v>
+        <v>124</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="P48" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B49" t="s">
-        <v>310</v>
+        <v>99</v>
       </c>
       <c r="C49" t="s">
-        <v>167</v>
+        <v>304</v>
       </c>
       <c r="D49" t="s">
-        <v>311</v>
+        <v>101</v>
       </c>
       <c r="E49" t="s">
-        <v>237</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I49">
         <v>2017</v>
       </c>
       <c r="J49" t="s">
-        <v>312</v>
+        <v>103</v>
       </c>
       <c r="K49" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L49"/>
+        <v>104</v>
+      </c>
+      <c r="L49" t="s">
+        <v>105</v>
+      </c>
       <c r="M49" t="s">
-        <v>170</v>
+        <v>305</v>
       </c>
       <c r="N49" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="O49" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="P49" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>308</v>
+      </c>
+      <c r="B50" t="s">
+        <v>309</v>
+      </c>
+      <c r="C50" t="s">
+        <v>310</v>
+      </c>
+      <c r="D50" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2010</v>
+      </c>
+      <c r="I50">
+        <v>2014</v>
+      </c>
+      <c r="J50" t="s">
+        <v>231</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>311</v>
+      </c>
+      <c r="M50" t="s">
+        <v>312</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>313</v>
+      </c>
+      <c r="P50" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
         <v>315</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B51" t="s">
         <v>316</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="C51" t="s">
+        <v>310</v>
+      </c>
+      <c r="D51" t="s">
         <v>317</v>
       </c>
-      <c r="E50" t="s">
-[...8 lines deleted...]
-      <c r="H50">
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>121</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2014</v>
+      </c>
+      <c r="J51" t="s">
+        <v>231</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" t="s">
+        <v>318</v>
+      </c>
+      <c r="M51" t="s">
+        <v>312</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>319</v>
+      </c>
+      <c r="P51" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>321</v>
+      </c>
+      <c r="B52" t="s">
+        <v>322</v>
+      </c>
+      <c r="C52" t="s">
+        <v>310</v>
+      </c>
+      <c r="D52" t="s">
+        <v>179</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2012</v>
+      </c>
+      <c r="I52">
+        <v>2014</v>
+      </c>
+      <c r="J52" t="s">
+        <v>231</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>323</v>
+      </c>
+      <c r="M52" t="s">
+        <v>312</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>324</v>
+      </c>
+      <c r="P52" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>326</v>
+      </c>
+      <c r="B53" t="s">
+        <v>327</v>
+      </c>
+      <c r="C53" t="s">
+        <v>185</v>
+      </c>
+      <c r="D53" t="s">
+        <v>328</v>
+      </c>
+      <c r="E53" t="s">
+        <v>93</v>
+      </c>
+      <c r="F53" t="s">
+        <v>33</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2014</v>
+      </c>
+      <c r="I53">
+        <v>2017</v>
+      </c>
+      <c r="J53" t="s">
+        <v>329</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>188</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>330</v>
+      </c>
+      <c r="P53" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>332</v>
+      </c>
+      <c r="B54" t="s">
+        <v>333</v>
+      </c>
+      <c r="C54" t="s">
+        <v>119</v>
+      </c>
+      <c r="D54" t="s">
+        <v>334</v>
+      </c>
+      <c r="E54" t="s">
+        <v>93</v>
+      </c>
+      <c r="F54" t="s">
+        <v>52</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
         <v>2011</v>
       </c>
-      <c r="I50">
+      <c r="I54">
         <v>2017</v>
       </c>
-      <c r="J50" t="s">
-[...16 lines deleted...]
-        <v>322</v>
+      <c r="J54" t="s">
+        <v>329</v>
+      </c>
+      <c r="K54" t="s">
+        <v>335</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>336</v>
+      </c>
+      <c r="N54" t="s">
+        <v>337</v>
+      </c>
+      <c r="O54" t="s">
+        <v>338</v>
+      </c>
+      <c r="P54" t="s">
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">