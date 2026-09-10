--- v0 (2025-11-12)
+++ v1 (2026-09-10)
@@ -12,154 +12,169 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
   </si>
   <si>
     <t>Mauritius</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 202</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/dms-2022020-energy-efficiency-and-labelling-requirement-household-washing-machine</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-677/</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
@@ -183,53 +198,50 @@
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>LI 2443 Energy Commission Clothes Washing Machines Regulations</t>
   </si>
   <si>
     <t>This policy includes energy efficiency standards and labeling guidelines for clothes washing machines in Ghana.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
@@ -250,50 +262,53 @@
     <t>Information not available</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-washing-machines</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%27 , http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+appli----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%26,</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Tunisia Clothes Washer MEPS &amp; label</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tunisia-clothes-washer-meps-label</t>
   </si>
   <si>
     <t>http://130.226.56.176/sites/default/files/EE%20Labelling%20and%20MEPS%20Programmes%20for%20Household%20Appliances-Tunisia%20Case%20Study.pdf</t>
   </si>
@@ -690,65 +705,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -770,566 +785,612 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...21 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5">
+        <v>2023</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="B5" t="s">
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="C5" t="s">
+      <c r="M5" t="s">
         <v>53</v>
       </c>
-      <c r="D5" t="s">
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...26 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6">
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2011</v>
+      </c>
+      <c r="J6" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H7"/>
+        <v>50</v>
+      </c>
+      <c r="H7">
+        <v>2022</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O7" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8" t="s">
         <v>75</v>
       </c>
-      <c r="B8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>76</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s">
         <v>77</v>
       </c>
-      <c r="F8" t="s">
-[...17 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
         <v>82</v>
       </c>
-      <c r="D9" t="s">
-[...12 lines deleted...]
-      <c r="I9"/>
+      <c r="H9">
+        <v>2011</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>83</v>
+      </c>
+      <c r="M9" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" t="s">
         <v>24</v>
-      </c>
-[...5 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>84</v>
       </c>
       <c r="P9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>88</v>
       </c>
-      <c r="D10" t="s">
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" t="s">
         <v>89</v>
       </c>
-      <c r="E10" t="s">
-[...20 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" t="s">
         <v>94</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>95</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="M11" t="s">
         <v>96</v>
       </c>
-      <c r="E11" t="s">
-[...14 lines deleted...]
-      <c r="J11" t="s">
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+      <c r="O11" t="s">
         <v>97</v>
       </c>
-      <c r="K11" t="s">
-[...9 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" t="s">
         <v>100</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
         <v>101</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F12" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="H12">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I12">
         <v>2017</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="K12" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+      <c r="O12" t="s">
+        <v>103</v>
+      </c>
+      <c r="P12" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
         <v>105</v>
       </c>
-      <c r="N12" t="s">
+      <c r="B13" t="s">
         <v>106</v>
       </c>
-      <c r="O12" t="s">
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
         <v>107</v>
       </c>
-      <c r="P12" t="s">
+      <c r="E13" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" t="s">
         <v>108</v>
+      </c>
+      <c r="G13" t="s">
+        <v>82</v>
+      </c>
+      <c r="H13">
+        <v>2011</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
+      <c r="J13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K13" t="s">
+        <v>109</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>110</v>
+      </c>
+      <c r="N13" t="s">
+        <v>111</v>
+      </c>
+      <c r="O13" t="s">
+        <v>112</v>
+      </c>
+      <c r="P13" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">