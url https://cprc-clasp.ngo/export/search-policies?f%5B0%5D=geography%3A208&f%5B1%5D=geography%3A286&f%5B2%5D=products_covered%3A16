--- v0 (2025-12-01)
+++ v1 (2026-09-12)
@@ -12,197 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Color Televisions (Color TV)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for every colour television with native resolution up to 1920 x 1080 pixels, of cathode ray tube (CRT), liquid crystal display (LCD) with cold cathode fluorescent lamp backlight, and plasma technologies type, and liquid crystal display with light emitting diode backlight, excluding computer monitors being manufactured, commercially purchased or sold in India. The policy is revised in the year of 2022.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IEC 62301 (Ed 2.0), IEC 62087 (Ed 3.0), IS 13384:1992 (part 1, 2), IS 13900:1993, IS 616:2010/IEC 60065:2005</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-color-televisions-color-tv</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/CTV_notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Ultra High-Definition Televisions</t>
   </si>
   <si>
     <t>This policy defines the energy consumption standards, star rating, and labeling requirements for ultra-high definition televisions with a native resolution of 3,840 x 2,160 (4K), including Liquid Crystal Displays with Light Emitting Diode backlighting, Organic Light Emitting Diode displays, Quantum dot Light Emitting Diode displays, Micro-Light Emitting Diode displays. It excludes televisions that include a non-removable main battery and computer monitors. 
 The standard specifies the ultra-high definition televisions must meet the</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
   </si>
   <si>
@@ -284,53 +320,50 @@
     <t>This standard covers the energy efficiency and labelling requirement for Television</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 208</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-208-2012-energy-efficiency-and-labelling-requirements-television</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-682/</t>
   </si>
   <si>
     <t>MS : 210 : 2015 Energy efficiency and labelling requirements-vacuum cleaners</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Vacuum cleaners</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>MS 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-210-2015-energy-efficiency-and-labelling-requirements-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-683/</t>
   </si>
   <si>
     <t>Schedule 14 - Laptop/Notebook Computers</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and energy labeling instructions for desktops, integrated desktops and notebook/ laptop computers, manufactured, imported, or sold in India for household/office and similar use. This Standard has been prepared on the basis of Energy Star specification for computers developed by US Environment Protection Agency. In the absence of BIS standard for laptops and notebooks this standard follows the version 6.11 - Energy Star program requirements Product specification for computers.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>version 6.1 - Energy Star program requirements Product specification for computers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-14-laptopnotebook-computers</t>
   </si>
@@ -754,73 +787,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -834,852 +867,948 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="P4" t="s">
         <v>40</v>
-      </c>
-[...25 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6">
+        <v>2009</v>
+      </c>
+      <c r="I6">
+        <v>2024</v>
+      </c>
+      <c r="J6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
         <v>53</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="D6" t="s">
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="E6" t="s">
-[...12 lines deleted...]
-      <c r="J6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...14 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H7"/>
+        <v>59</v>
+      </c>
+      <c r="H7">
+        <v>2023</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>61</v>
+      </c>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H8">
         <v>2022</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P9" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="N10" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H11">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>82</v>
       </c>
-      <c r="M11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" t="s">
+        <v>85</v>
+      </c>
+      <c r="E12" t="s">
         <v>86</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" t="s">
         <v>89</v>
       </c>
-      <c r="M12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C13" t="s">
         <v>92</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="F13" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H13">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" t="s">
         <v>95</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>98</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="F14" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H14">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L14" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>101</v>
       </c>
-      <c r="M14" t="s">
-[...5 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" t="s">
         <v>104</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" t="s">
         <v>105</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
         <v>106</v>
       </c>
       <c r="M15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="N15" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
         <v>107</v>
       </c>
       <c r="P15" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>109</v>
       </c>
       <c r="B16" t="s">
         <v>110</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>111</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="H16">
         <v>2014</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>112</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
+        <v>54</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>113</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>115</v>
+      </c>
+      <c r="B17" t="s">
         <v>116</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H17">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" t="s">
+        <v>54</v>
+      </c>
+      <c r="N17" t="s">
+        <v>88</v>
+      </c>
+      <c r="O17" t="s">
         <v>118</v>
       </c>
-      <c r="M17" t="s">
-[...5 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>120</v>
       </c>
       <c r="B18" t="s">
         <v>121</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>122</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18">
+        <v>2014</v>
+      </c>
+      <c r="I18">
+        <v>2016</v>
+      </c>
+      <c r="J18" t="s">
+        <v>33</v>
+      </c>
+      <c r="K18" t="s">
         <v>123</v>
       </c>
-      <c r="E18" t="s">
-[...8 lines deleted...]
-      <c r="H18">
+      <c r="L18" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" t="s">
+        <v>54</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>125</v>
+      </c>
+      <c r="P18" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
+        <v>86</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19">
+        <v>2021</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" t="s">
+        <v>54</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>130</v>
+      </c>
+      <c r="P19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" t="s">
+        <v>134</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20">
         <v>2012</v>
       </c>
-      <c r="I18">
+      <c r="I20">
         <v>2014</v>
       </c>
-      <c r="J18" t="s">
-[...18 lines deleted...]
-        <v>128</v>
+      <c r="J20" t="s">
+        <v>135</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>136</v>
+      </c>
+      <c r="M20" t="s">
+        <v>137</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>138</v>
+      </c>
+      <c r="P20" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">