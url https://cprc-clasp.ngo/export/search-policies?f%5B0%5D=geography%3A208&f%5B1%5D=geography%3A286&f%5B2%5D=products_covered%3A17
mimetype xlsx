--- v0 (2025-12-13)
+++ v1 (2026-09-12)
@@ -12,216 +12,234 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>Efficient Biomass Cookstoves Policy</t>
   </si>
   <si>
     <t>This Nigerian Industrial Standard specifies design, construction, quality and safety requirements, sampling and labeling for clean solid biomass type cookstoves.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Water Boiling Tests (WBT) version 4.2.3:2014; The current edition shall apply</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
   </si>
   <si>
     <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Domestic Liquefied Petroleum Gas Stove</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards for star labeled domestic liquefied petroleum gas stove for household use. The domestic gas stove means domestic gas burning appliance with metallic bodies with or without toughened glass top, consisting of single or multiple burners, injector jets, gas taps, burner pan supports, piping and fitting intended for use with liquefied petroleum gas at 30 grams-force per square centimetre (gf/cm2) gas inlet pressure.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
     <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
@@ -367,53 +385,50 @@
     <t>http://eea.gov.et/media/attachments/LAWS%20AND%20REGUALTIONS/Energy%20laws%20and%20regualtions/4-MEPS%20INJER%20MITAD%20%20Ethiopia%20draft%2029-2-2020%20version%20final%20East%20Gate%20(4).pdf</t>
   </si>
   <si>
     <t>MS: 204:2015 Energy efficiency and labelling requirement-Domestic Ovens and Range hoods</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household refrigerating applliances</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>MS 204</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2042015-energy-efficiency-and-labelling-requirement-domestic-ovens-and-range-hoods</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-679/</t>
   </si>
   <si>
     <t>MS: 205:2011 Energy efficiency and labelling requirement-Household electric dishwasher</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for dishwasher</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>MS 205</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2052011-energy-efficiency-and-labelling-requirement-household-electric-dishwasher</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-680/</t>
   </si>
   <si>
     <t>Schedule 22 - Microwave Ovens</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for microwave ovens (including combination microwave ovens) meant for household or similar use, with or without grill or convection functions, being manufactured, imported or sold in India. This schedule applies to all types of counter-top microwave oven (covered under the scope of IS 302-2-25, and IEC 60705). The label is expected to be voluntary until the end of 2020, and become mandatory in 2021.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IEC 60705: Amendment 1, 2010 and Amendment 2, 2018, IEC 62301, IS 302-2-25</t>
   </si>
@@ -840,73 +855,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="549.58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="228.801" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -920,900 +935,946 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>39</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>34</v>
       </c>
-      <c r="F4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>34</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="K5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6">
+        <v>2025</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K6" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
+      <c r="L6" t="s">
         <v>62</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="D6" t="s">
+      <c r="N6" t="s">
         <v>64</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="O6" t="s">
         <v>65</v>
       </c>
-      <c r="G6" t="s">
+      <c r="P6" t="s">
         <v>66</v>
-      </c>
-[...23 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" t="s">
+        <v>70</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>71</v>
       </c>
-      <c r="B7" t="s">
+      <c r="G7" t="s">
         <v>72</v>
       </c>
-      <c r="C7" t="s">
+      <c r="H7">
+        <v>2010</v>
+      </c>
+      <c r="I7">
+        <v>2011</v>
+      </c>
+      <c r="J7" t="s">
         <v>73</v>
       </c>
-      <c r="D7" t="s">
+      <c r="K7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>74</v>
       </c>
-      <c r="E7" t="s">
-[...5 lines deleted...]
-      <c r="G7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
         <v>75</v>
       </c>
-      <c r="H7">
-[...5 lines deleted...]
-      <c r="J7" t="s">
+      <c r="P7" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
         <v>81</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H8">
+        <v>2019</v>
+      </c>
+      <c r="I8">
+        <v>2019</v>
+      </c>
+      <c r="J8" t="s">
         <v>82</v>
       </c>
-      <c r="C8" t="s">
+      <c r="K8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" t="s">
         <v>83</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
         <v>84</v>
       </c>
-      <c r="E8" t="s">
-[...12 lines deleted...]
-      <c r="J8" t="s">
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
         <v>85</v>
       </c>
-      <c r="K8" t="s">
-[...3 lines deleted...]
-      <c r="M8" t="s">
+      <c r="P8" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" t="s">
+        <v>88</v>
+      </c>
+      <c r="C9" t="s">
         <v>89</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>90</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>93</v>
       </c>
       <c r="P9" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N10" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H11">
         <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
         <v>36</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="O11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>34</v>
       </c>
-      <c r="F12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>107</v>
       </c>
       <c r="P12" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" t="s">
         <v>109</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D13" t="s">
         <v>111</v>
       </c>
       <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
         <v>34</v>
       </c>
-      <c r="F13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="K13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>112</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O13" t="s">
         <v>113</v>
       </c>
       <c r="P13" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>115</v>
       </c>
       <c r="B14" t="s">
         <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>117</v>
       </c>
       <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
         <v>34</v>
       </c>
-      <c r="F14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="K14" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L14" t="s">
         <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N14" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O14" t="s">
         <v>119</v>
       </c>
       <c r="P14" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>121</v>
       </c>
       <c r="B15" t="s">
         <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H15">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="L15" t="s">
+        <v>123</v>
+      </c>
+      <c r="M15" t="s">
+        <v>84</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>124</v>
+      </c>
+      <c r="P15" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" t="s">
         <v>128</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16" t="s">
         <v>129</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H16">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K16" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="L16" t="s">
+        <v>130</v>
+      </c>
+      <c r="M16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
         <v>131</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" t="s">
         <v>134</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
         <v>135</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F17" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H17">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>61</v>
+      </c>
+      <c r="L17" t="s">
+        <v>136</v>
+      </c>
       <c r="M17" t="s">
+        <v>63</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" t="s">
+        <v>137</v>
+      </c>
+      <c r="P17" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" t="s">
         <v>141</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>128</v>
+      </c>
+      <c r="F18" t="s">
         <v>142</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>34</v>
       </c>
-      <c r="F18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="K18" t="s">
         <v>36</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="N18" t="s">
         <v>39</v>
       </c>
       <c r="O18" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="P18" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="D19" t="s">
         <v>149</v>
       </c>
-      <c r="B19" t="s">
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>129</v>
+      </c>
+      <c r="G19" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19">
+        <v>2012</v>
+      </c>
+      <c r="I19">
+        <v>2014</v>
+      </c>
+      <c r="J19" t="s">
+        <v>73</v>
+      </c>
+      <c r="K19" t="s">
+        <v>23</v>
+      </c>
+      <c r="L19" t="s">
         <v>150</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="M19" t="s">
         <v>151</v>
       </c>
-      <c r="E19" t="s">
-[...2 lines deleted...]
-      <c r="F19" t="s">
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+      <c r="O19" t="s">
         <v>152</v>
       </c>
-      <c r="G19" t="s">
-[...2 lines deleted...]
-      <c r="H19">
+      <c r="P19" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>156</v>
+      </c>
+      <c r="E20" t="s">
+        <v>128</v>
+      </c>
+      <c r="F20" t="s">
+        <v>157</v>
+      </c>
+      <c r="G20" t="s">
+        <v>81</v>
+      </c>
+      <c r="H20">
         <v>2011</v>
       </c>
-      <c r="I19">
+      <c r="I20">
         <v>2017</v>
       </c>
-      <c r="J19" t="s">
-[...15 lines deleted...]
-      <c r="P19" t="s">
+      <c r="J20" t="s">
         <v>158</v>
+      </c>
+      <c r="K20" t="s">
+        <v>159</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>160</v>
+      </c>
+      <c r="N20" t="s">
+        <v>161</v>
+      </c>
+      <c r="O20" t="s">
+        <v>162</v>
+      </c>
+      <c r="P20" t="s">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">