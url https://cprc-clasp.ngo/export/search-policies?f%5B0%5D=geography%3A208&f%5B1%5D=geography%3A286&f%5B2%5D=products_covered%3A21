--- v0 (2025-12-15)
+++ v1 (2026-09-11)
@@ -12,137 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...11 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for specifies following single phase electric storage water heaters up to 200 litres, for household and similar purposes and intended for heating water below boiling temperature, their rated voltage being not more than 250 V, namely:
 (a) Closed waters heaters:
 (b) Cistern-fed water heaters;
 (c) Cistern-type water heaters;
 (d) Open-outlet water heaters; and
 (e) Vented water heaters</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
@@ -179,50 +212,53 @@
     <t>Water</t>
   </si>
   <si>
     <t>Bureau of Indian Standards</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
   </si>
   <si>
     <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
   </si>
   <si>
     <t>LI 2451 Energy Commission (Energy Efficiency Standards and Labelling) (Storage Water Heaters) Regulations, 20</t>
   </si>
   <si>
     <t>These regulations apply to an electric storage water heater with a storage volume of not more than 500 litres, an electric instantaneous water heater, and a water heater with rated power not exceeding 70kW.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2451-energy-commission-energy-efficiency-standards-and-labelling-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for electric water heaters</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
@@ -625,59 +661,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="188.668" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="409.186" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -705,418 +741,510 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2019</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="H3">
+        <v>2019</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" t="s">
+      <c r="P3" t="s">
         <v>32</v>
-      </c>
-[...28 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H4"/>
+        <v>35</v>
+      </c>
+      <c r="H4">
+        <v>2023</v>
+      </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5">
+        <v>2009</v>
+      </c>
+      <c r="I5">
+        <v>2022</v>
+      </c>
+      <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...6 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
-[...5 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="O6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
         <v>65</v>
       </c>
-      <c r="B7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H7">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>67</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+      <c r="O7" t="s">
         <v>68</v>
       </c>
-      <c r="M7" t="s">
-[...2 lines deleted...]
-      <c r="N7" t="s">
+      <c r="P7" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
         <v>72</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>74</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s">
         <v>75</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9">
+        <v>2019</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>30</v>
+      </c>
+      <c r="K9" t="s">
+        <v>79</v>
+      </c>
+      <c r="L9" t="s">
         <v>80</v>
       </c>
-      <c r="B9" t="s">
+      <c r="M9" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" t="s">
         <v>81</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="O9" t="s">
         <v>82</v>
       </c>
-      <c r="E9" t="s">
+      <c r="P9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10">
+        <v>2014</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>87</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>88</v>
+      </c>
+      <c r="M10" t="s">
+        <v>89</v>
+      </c>
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" t="s">
+        <v>90</v>
+      </c>
+      <c r="P10" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9">
+      <c r="D11" t="s">
+        <v>94</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11">
         <v>2011</v>
       </c>
-      <c r="I9">
+      <c r="I11">
         <v>2017</v>
       </c>
-      <c r="J9" t="s">
-[...16 lines deleted...]
-        <v>86</v>
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" t="s">
+        <v>56</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>96</v>
+      </c>
+      <c r="N11" t="s">
+        <v>58</v>
+      </c>
+      <c r="O11" t="s">
+        <v>97</v>
+      </c>
+      <c r="P11" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">