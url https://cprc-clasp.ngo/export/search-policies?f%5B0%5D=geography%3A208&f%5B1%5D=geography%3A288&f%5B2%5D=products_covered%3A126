--- v0 (2025-11-05)
+++ v1 (2026-09-10)
@@ -12,178 +12,214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...11 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
   </si>
   <si>
     <t>Act on the Rational Use of Energy</t>
   </si>
   <si>
     <t>This policy serves as the foundation of Japan’s energy efficiency and conservation policies. It targets all major sectors in Japan, including industrial, residential, commercial, and transportation. This policy creates and specifies the Top Runner Program, a regulatory standard program targeting the improvement of energy efficiency of electrical appliances. This policy underwent major revisions in 1993, 1998, 2002, 2005, 2008, 2013, and 2018.</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Computers, Audio-Visual, Televisions, Lighting, Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs, Water, Water Heating</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>JIS C 9612:2013 (Air Conditioners)
 ,   
                     JIS S 2075:2011 (Gas and Oil Water Heaters)</t>
   </si>
   <si>
     <t>Ministry of Economy, Trade, and Industry</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/act-rational-use-energy</t>
   </si>
   <si>
     <t>https://policy.asiapacificenergy.org/sites/default/files/Act%20on%20the%20Rationalization%20etc.%20of%20Energy%20Use%201979%20%282018%20Ed.%29.pdf</t>
   </si>
   <si>
     <t>LI 2451 Energy Commission (Energy Efficiency Standards and Labelling) (Storage Water Heaters) Regulations, 20</t>
   </si>
   <si>
     <t>These regulations apply to an electric storage water heater with a storage volume of not more than 500 litres, an electric instantaneous water heater, and a water heater with rated power not exceeding 70kW.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2451-energy-commission-energy-efficiency-standards-and-labelling-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for electric water heaters</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
@@ -550,59 +586,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="188.668" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="527.157" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="216.947" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -630,278 +666,370 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2019</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="H3">
+        <v>2019</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="P3" t="s">
         <v>32</v>
-      </c>
-[...34 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
-[...5 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5">
+        <v>1979</v>
+      </c>
+      <c r="I5">
+        <v>2018</v>
+      </c>
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s">
         <v>46</v>
       </c>
-      <c r="B5" t="s">
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" t="s">
         <v>47</v>
       </c>
-      <c r="C5" t="s">
+      <c r="P5" t="s">
         <v>48</v>
-      </c>
-[...31 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H6">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
         <v>58</v>
       </c>
-      <c r="K6" t="s">
+      <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...8 lines deleted...]
-      <c r="O6" t="s">
+      <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>61</v>
       </c>
-      <c r="P6" t="s">
-        <v>62</v>
+      <c r="G8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8">
+        <v>2014</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
+      <c r="M8" t="s">
+        <v>72</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s">
+        <v>73</v>
+      </c>
+      <c r="P8" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">