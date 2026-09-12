--- v1 (2026-01-26)
+++ v2 (2026-09-12)
@@ -12,131 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
     <t>Act on the Rational Use of Energy</t>
   </si>
   <si>
     <t>This policy serves as the foundation of Japan’s energy efficiency and conservation policies. It targets all major sectors in Japan, including industrial, residential, commercial, and transportation. This policy creates and specifies the Top Runner Program, a regulatory standard program targeting the improvement of energy efficiency of electrical appliances. This policy underwent major revisions in 1993, 1998, 2002, 2005, 2008, 2013, and 2018.</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Computers, Audio-Visual, Televisions, Lighting, Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs, Water, Water Heating</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>JIS C 9612:2013 (Air Conditioners)
 ,   
@@ -601,51 +622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="124.97" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="527.157" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="216.947" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="173.243" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -681,378 +702,426 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3">
+        <v>2018</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>33</v>
       </c>
-      <c r="H3">
-[...7 lines deleted...]
-      </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4">
+        <v>1979</v>
+      </c>
+      <c r="I4">
+        <v>2018</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>41</v>
       </c>
-      <c r="E4" t="s">
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="F4" t="s">
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
-[...8 lines deleted...]
-      <c r="J4" t="s">
+      <c r="P4" t="s">
         <v>44</v>
-      </c>
-[...16 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5">
+        <v>1992</v>
+      </c>
+      <c r="I5">
+        <v>2020</v>
+      </c>
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="E5" t="s">
-[...5 lines deleted...]
-      <c r="G5" t="s">
+      <c r="M5" t="s">
         <v>53</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-      <c r="J5" t="s">
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="K5" t="s">
-[...3 lines deleted...]
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>59</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
         <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" t="s">
         <v>70</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>71</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" t="s">
+        <v>74</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
+        <v>75</v>
+      </c>
+      <c r="P8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9">
+        <v>2012</v>
+      </c>
+      <c r="I9">
         <v>2014</v>
       </c>
-      <c r="J8" t="s">
-[...18 lines deleted...]
-        <v>79</v>
+      <c r="J9" t="s">
+        <v>82</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>83</v>
+      </c>
+      <c r="M9" t="s">
+        <v>84</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>85</v>
+      </c>
+      <c r="P9" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">