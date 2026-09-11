--- v0 (2025-12-13)
+++ v1 (2026-09-11)
@@ -12,216 +12,252 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
   </si>
   <si>
     <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...21 lines deleted...]
-  <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2446-energy-commission-energy-efficiency-standards-and-labelling-computers-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2447 Energy Commission (Energy Efficiency Standards and Labelling) (Set-Top Boxes) Regulations, 2022</t>
   </si>
   <si>
     <t>Minimum energy performance standard and labelling guidelines for set-top boxes. These regulations apply to set-top boxes manufactured in the country or imported into the country for display, sale or use, with the ability to be powered directly from the mains alternating current for use as either a simple set-top box, or a complex set-top box.</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2447-energy-commission-energy-efficiency-standards-and-labelling-set-top-boxes</t>
@@ -251,53 +287,50 @@
     <t>LI 2461 Renewable Energy (Standards and Labelling) (Inverters) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an inverter intended for use in a stand-alone energy system or utility-interactive energy system where the output of the inverter is a stable alternating current of constant frequency; and a single-phase inverter or 3-phase inverter intended for use in a stand alone energy system or utility interactive energy system intended to be operated in parallel with an electric power system to supply power to common loads manufactured in the country or imported into the country for display, sale or use.</t>
   </si>
   <si>
     <t>Solar Inverters</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Electricity, Solar</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2461-renewable-energy-standards-and-labelling-inverters-regulations-2022</t>
   </si>
   <si>
     <t>MELS for Televisions</t>
   </si>
   <si>
     <t>This policy contains minimum energy labeling scheme (MELS) requirements for televisions.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 62087:2008
 ,   
                     IEC 62087:2011</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-televisions</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Televisions (2024/2025)</t>
   </si>
   <si>
@@ -319,53 +352,50 @@
     <t>This standard covers the energy efficiency and labelling requirement for Television</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 208</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-208-2012-energy-efficiency-and-labelling-requirements-television</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-682/</t>
   </si>
   <si>
     <t>MS : 210 : 2015 Energy efficiency and labelling requirements-vacuum cleaners</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Vacuum cleaners</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>MS 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-210-2015-energy-efficiency-and-labelling-requirements-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-683/</t>
   </si>
   <si>
     <t>Singapore Green Labeling Scheme: Personal Computers</t>
   </si>
   <si>
     <t>This policy establishes criteria to label Personal Computers (PCs). These criteria include requirements for the following with a rated voltage of not more than 250 VAC: computer system unit; display (monitor); personal computer set combination system including units Computer System Unit, display (monitor), keyboard, and mouse; and portable computer such as notebook (notebook or laptop), tablet (tablet or slate).</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
@@ -792,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="651.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="166.245" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -872,878 +902,976 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3"/>
+      <c r="H3">
+        <v>2018</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>2017</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2023</v>
+      </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L6"/>
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
         <v>59</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>60</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H7">
         <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="H10">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>77</v>
       </c>
-      <c r="K10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E11" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>61</v>
+      </c>
+      <c r="H11">
+        <v>2022</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>87</v>
       </c>
-      <c r="B12" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>88</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" t="s">
         <v>90</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>91</v>
       </c>
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>90</v>
       </c>
-      <c r="K13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="P13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>61</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>102</v>
+      </c>
       <c r="M14" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="P14" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" t="s">
         <v>31</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>61</v>
+      </c>
+      <c r="H15">
+        <v>2015</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>108</v>
+      </c>
       <c r="M15" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" t="s">
         <v>114</v>
       </c>
-      <c r="B16" t="s">
+      <c r="G16" t="s">
         <v>115</v>
       </c>
-      <c r="C16" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
         <v>117</v>
       </c>
       <c r="P16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>119</v>
       </c>
       <c r="B17" t="s">
         <v>120</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>121</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="F17" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="K17" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
+        <v>122</v>
+      </c>
+      <c r="P17" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" t="s">
         <v>125</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" t="s">
+        <v>114</v>
+      </c>
+      <c r="G18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18">
+        <v>2012</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
+      <c r="J18" t="s">
         <v>126</v>
       </c>
-      <c r="C18" t="s">
-[...11 lines deleted...]
-      <c r="G18" t="s">
+      <c r="K18" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>122</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
+        <v>127</v>
+      </c>
+      <c r="P18" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" t="s">
         <v>130</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
         <v>131</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19">
+        <v>2017</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>101</v>
+      </c>
+      <c r="K19" t="s">
         <v>132</v>
       </c>
-      <c r="D19" t="s">
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>133</v>
       </c>
-      <c r="E19" t="s">
-[...8 lines deleted...]
-      <c r="H19">
+      <c r="P19" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>137</v>
+      </c>
+      <c r="E20" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" t="s">
+        <v>114</v>
+      </c>
+      <c r="G20" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20">
+        <v>2017</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>101</v>
+      </c>
+      <c r="K20" t="s">
+        <v>132</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>138</v>
+      </c>
+      <c r="P20" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D21" t="s">
+        <v>143</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21">
         <v>2012</v>
       </c>
-      <c r="I19">
+      <c r="I21">
         <v>2014</v>
       </c>
-      <c r="J19" t="s">
-[...18 lines deleted...]
-        <v>138</v>
+      <c r="J21" t="s">
+        <v>144</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>145</v>
+      </c>
+      <c r="M21" t="s">
+        <v>146</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>147</v>
+      </c>
+      <c r="P21" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">