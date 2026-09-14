--- v0 (2025-11-06)
+++ v1 (2026-09-14)
@@ -302,51 +302,51 @@
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 203</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2032014-energy-efficiency-and-labelling-requirements-electric-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-678/</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 2: Luminaires</t>
   </si>
   <si>
     <t>This standard specifies the minimum energy performance standard (MEPS), functional performance and energy labelling requirements for luminaires, including both indoor and outdoor / streetlight luminaires, such as indoor ambient luminaires, linear batten luminaires, linear troffer luminaire, downlight luminaires, high-bay luminaires, low-bay luminaires and planer (or plane) luminaires.</t>
   </si>
   <si>
-    <t>Africa, Nigeria</t>
+    <t>Nigeria</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>