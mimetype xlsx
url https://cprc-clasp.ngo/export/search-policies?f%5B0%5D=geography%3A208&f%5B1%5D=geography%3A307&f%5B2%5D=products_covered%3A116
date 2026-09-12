--- v0 (2025-11-13)
+++ v1 (2026-09-12)
@@ -12,182 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...2 lines deleted...]
-    <t>Minimum Performance Standard</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 60879</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>LI 2444 Energy Commission Energy Efficiency Standards and Labelling Industrial Fans Regulations</t>
+  </si>
+  <si>
+    <t>Minimum energy performance regulations and labelling guidelines for industrial fans with an electrical input power between 0.125 - 500 kW or integrated in other energy-related products manufactured in the country or imported into the country for display, sale, or use.</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Industrial Fans</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...61 lines deleted...]
-    <t>Industrial Fans</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2444-energy-commission-energy-efficiency-standards-and-labelling-industrial-fans</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2448 Energy Commission (Energy Efficiency Standards and Labelling) (Ventilating Fans) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a ventilating fan or unit with an individual fan electric power input of less than 125 W manufactured in the country or imported into the country for display, sale or use.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
@@ -551,51 +572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="84.836" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -631,328 +652,376 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2014</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...23 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="H4">
+        <v>2011</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" t="s">
+      <c r="K4" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H5">
         <v>2022</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H6">
         <v>2022</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H7">
+        <v>2022</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>63</v>
+      </c>
+      <c r="P7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8">
         <v>2007</v>
       </c>
-      <c r="I7">
+      <c r="I8">
         <v>2020</v>
       </c>
-      <c r="J7" t="s">
-[...18 lines deleted...]
-        <v>63</v>
+      <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
+      <c r="P8" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">