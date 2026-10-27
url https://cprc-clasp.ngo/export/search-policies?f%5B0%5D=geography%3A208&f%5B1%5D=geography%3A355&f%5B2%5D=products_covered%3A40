--- v0 (2025-12-15)
+++ v1 (2026-10-27)
@@ -12,149 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>Department Circular DC2020-06-0015</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for television sets, washing machines, and electric fans.</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Televisions, Washing Machines, Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
     <t>Entered into force, New</t>
-  </si>
-[...28 lines deleted...]
-    <t>Televisions, Washing Machines, Ceiling Fans, Window Fans, Portable Fans</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Department of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/department-circular-dc2020-06-0015</t>
   </si>
   <si>
     <t>https://www.doe.gov.ph/pelp/related-laws-issuances-and-implementing-guidelines</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Display Monitors 2024, 1st Edition</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards and mandatory energy labeling for display monitors according to section 5 and 9 of Department Circular No. 2020-06-0015. Products in scope include display monitors operating in AC or combination of AC and DC sources connected by digital inputs, such as but not limited to DP, HDMI, DVI, USB, wireless and network connection, or by analog VGA input. Display Monitors that are powered solely from battery sources and specialized monitors are not covered.</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
@@ -243,53 +267,50 @@
     <t>Mauritius</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 208</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-208-2012-energy-efficiency-and-labelling-requirements-television</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-682/</t>
   </si>
   <si>
     <t>PNS 2098-1:2013 - Audio video and related equipment - Energy efficiency factor (EEF) and labeling requirements - Part 1: Television set</t>
   </si>
   <si>
     <t>This labeling program covers television sets and computer monitors with built-in tuner with screen size up to 1520 mm directly connected to the mains.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>PNS 387</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-2098-12013-audio-video-and-related-equipment-energy-efficiency-factor-eef-and-labeling</t>
   </si>
   <si>
     <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%202098-1-2013-tv.pdf</t>
   </si>
   <si>
     <t>VC 9008</t>
   </si>
   <si>
     <t>This compulsory specification covers energy efficiency requirements and energy efficiency labeling of the following electrical and electronic appliances: air conditioners not exceeding 7.1KW cooling capacity, audio and video equipment including television sets (not covered by labeling), dishwashers, electric ovens, refrigerators, freezers, tumble dryers, washer dryers, and washing machines.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB), Ovens, Dishwashers, Clothes Dryers, Washer and Dryers, Washing Machines, Room ACs - Stationary ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -635,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="602.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -715,470 +736,518 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" t="s">
         <v>40</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5">
+        <v>2024</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...10 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6">
+        <v>2021</v>
+      </c>
+      <c r="I6">
+        <v>2024</v>
+      </c>
+      <c r="J6" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" t="s">
         <v>22</v>
       </c>
-      <c r="H6"/>
-[...7 lines deleted...]
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
         <v>56</v>
       </c>
       <c r="P6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" t="s">
         <v>71</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>72</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" t="s">
         <v>31</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>74</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10">
+        <v>2013</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
         <v>81</v>
       </c>
-      <c r="E10" t="s">
-[...5 lines deleted...]
-      <c r="G10" t="s">
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>82</v>
       </c>
-      <c r="H10">
+      <c r="M10" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
+        <v>83</v>
+      </c>
+      <c r="P10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" t="s">
+        <v>88</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H11">
         <v>2012</v>
       </c>
-      <c r="I10">
+      <c r="I11">
         <v>2014</v>
       </c>
-      <c r="J10" t="s">
-[...18 lines deleted...]
-        <v>87</v>
+      <c r="J11" t="s">
+        <v>90</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
+        <v>93</v>
+      </c>
+      <c r="P11" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">