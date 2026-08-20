--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -12,186 +12,198 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>LI 2443 Energy Commission Clothes Washing Machines Regulations</t>
   </si>
   <si>
     <t>This policy includes energy efficiency standards and labeling guidelines for clothes washing machines in Ghana.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2443-energy-commission-clothes-washing-machines-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for washing machines</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
@@ -200,50 +212,53 @@
     <t>Under development</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-washing-machines</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%27 , http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+appli----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%26,</t>
   </si>
   <si>
     <t>VC 9008</t>
   </si>
   <si>
     <t>This compulsory specification covers energy efficiency requirements and energy efficiency labeling of the following electrical and electronic appliances: air conditioners not exceeding 7.1KW cooling capacity, audio and video equipment including television sets (not covered by labeling), dishwashers, electric ovens, refrigerators, freezers, tumble dryers, washer dryers, and washing machines.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB), Ovens, Dishwashers, Clothes Dryers, Washer and Dryers, Washing Machines, Room ACs - Stationary ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>SANS 941:2014</t>
   </si>
   <si>
     <t>National Regulator for Compulsory Specification (NRCS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/vc-9008</t>
   </si>
   <si>
     <t>https://www.nrcs.org.za/CompulsarySpecExtended/VC%209008%20Supplement.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -559,65 +574,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -639,282 +654,328 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...23 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4">
+        <v>2010</v>
+      </c>
+      <c r="I4">
+        <v>2011</v>
+      </c>
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H5"/>
+        <v>48</v>
+      </c>
+      <c r="H5">
+        <v>2022</v>
+      </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>59</v>
       </c>
-      <c r="C6" t="s">
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" t="s">
         <v>60</v>
       </c>
-      <c r="D6" t="s">
+      <c r="P6" t="s">
         <v>61</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7">
+        <v>2012</v>
+      </c>
+      <c r="I7">
+        <v>2014</v>
+      </c>
+      <c r="J7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...8 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L7" t="s">
+        <v>67</v>
+      </c>
+      <c r="M7" t="s">
+        <v>68</v>
+      </c>
+      <c r="N7" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...12 lines deleted...]
-        <v>65</v>
+      <c r="O7" t="s">
+        <v>69</v>
+      </c>
+      <c r="P7" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">