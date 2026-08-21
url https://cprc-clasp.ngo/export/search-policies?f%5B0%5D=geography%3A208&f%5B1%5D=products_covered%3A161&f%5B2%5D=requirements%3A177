--- v0 (2025-11-27)
+++ v1 (2026-08-21)
@@ -12,271 +12,289 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...8 lines deleted...]
-    <t>Minimum Performance Standard</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/14011</t>
+  </si>
+  <si>
+    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of residential lamps</t>
+  </si>
+  <si>
+    <t>Incandescent lamps and integrated ballast fluorescent lamps intended to be directly powered by the mains electrical grid.</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2019</t>
+  </si>
+  <si>
+    <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/algeria-order-25-safar-1430-corresponding-21-february-2009-energy-labeling-residential</t>
+  </si>
+  <si>
+    <t>https://www.energy.gov.dz/Media/galerie/arrete_du_21_fevrier_2009_relatif_a_l'etiquetage_energetique_des_lampes_domestiques_5b695196e4dec.pdf</t>
+  </si>
+  <si>
+    <t>Directive 2010-30-EU</t>
+  </si>
+  <si>
+    <t>The strategy includes the mandatory phase-out of incandescent and halogen lamps by 2016, MEPS and labeling for all lighting technologies following the EU directives, large scale CFL and LED lamp distribution programmes, six million lamps in total; along with an extensive communications campaign; and the design of a lamp collection and recycling legislation and infrastructure in Tunisia. The elimination of lamps in power is less than 100,The taxation of lamps by 50 percent to make economic lamps  more competitive, The follow-up of this program for the elimination of other power. Launched program of 600 million incandescent lamps by LED lamps from 2017, as soon as the appearance of the decree ETF -Energy Transition Fund; which will subsidize this program.</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>National Agency for Energy Conservation (ANME)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/directive-2010-30-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32012R0874</t>
+  </si>
+  <si>
+    <t>Directive N° 04/2020/Cm/Uemoa Portant Etiquetage Energetique Des Lampes Electriques Et Des Appareils Electromenagers Neufs Dans Les Etats Membres De L’ UEMOA</t>
+  </si>
+  <si>
+    <t>This Directive sets out provisions relating to the energy labeling of electric lamps and new household appliances and to additional information relating to these appliances, in the WAEMU member states. It applies to the following new electrical appliances: - domestic refrigeration equipment (refrigerators, freezers and combined appliances).- air conditioners. - electric lamps.</t>
+  </si>
+  <si>
+    <t>WAEMU/UEMOA</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>May 2020</t>
+  </si>
+  <si>
+    <t>WAEMU Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/directive-ndeg-042020cmuemoa-portant-etiquetage-energetique-des-lampes-electriques-et-des</t>
+  </si>
+  <si>
+    <t>http://www.uemoa.int/sites/default/files/bibliotheque/reglement_04_2009_cm_uemoa.pdf</t>
+  </si>
+  <si>
+    <t>ECOSTAND 053: 2016</t>
+  </si>
+  <si>
+    <t>This policy applies to all networked lighting lamps.</t>
+  </si>
+  <si>
+    <t>ECOWAS</t>
+  </si>
+  <si>
+    <t>Directional Lamps</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>ECOWAS Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecostand-053-2016</t>
+  </si>
+  <si>
+    <t>http://www.ecowrex.org/system/files/notif-ecostand-053-2016-fdhs-on-grid-lighting-fr-specifications-techniques-pour-des-lampes-de-service-declairage-en-reseau.pdf</t>
+  </si>
+  <si>
+    <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
+  </si>
+  <si>
+    <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
+  </si>
+  <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>Institut Marocain de Normalisation (IMANOR)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
+  </si>
+  <si>
+    <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
+  </si>
+  <si>
+    <t>KS 2446-1:2013 Self ballasted lamps for general lighting services Part 1: Minimum energy performance standards requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies minimum energy performance standards requirements and related attributes for self ballasted compact fluorescent lamps -CFLs.</t>
+  </si>
+  <si>
+    <t>Kenya</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
-    <t>October 2022</t>
-[...148 lines deleted...]
-  <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS 2446-2:2013</t>
   </si>
   <si>
     <t>Kenya Bureau of Standards (KEBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ks-2446-12013-self-ballasted-lamps-general-lighting-services-part-1-minimum-energy</t>
   </si>
   <si>
     <t>http://www.puntofocal.gov.ar/notific_otros_miembros/ken358_t.pdf</t>
   </si>
   <si>
     <t>KS 2448-1:2013 Double-capped flourescent lamps-performance specification-minimum energy performance standards</t>
   </si>
   <si>
     <t>This standard specifies MEPS requirements for double-capped; FD1 and FDH2; tubular lamps with a nominal length of 550 mm to 1500 mm and having nominal wattage of 16 watts or more that are within the scope of IEC 60081.</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ks-2448-12013-double-capped-flourescent-lamps-performance-specification-minimum-energy</t>
@@ -356,51 +374,51 @@
   <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-bulbs</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%20, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%20 ; http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+appli</t>
   </si>
   <si>
     <t>MEPS for lighting products</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-lighting-products</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/algeria_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 1: Lamps</t>
   </si>
   <si>
     <t>This standard specifies the energy labelling requirements and the minimum energy performance standard (MEPS) requirements for lamps used in general lighting services and tubular lamps. Lamps covered in this standard include those used in general lighting services (GLS), which refers to Tungsten Filament Lamps, Compact Florescent Lamps (CFL), and Light Emitting Diode (LED) Lamps, as well as LED and fluorescent tubes of rated voltage not exceeding 300V.</t>
   </si>
   <si>
-    <t>Africa, Nigeria</t>
+    <t>Nigeria</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 60064
 ,   
                     NIS IEC 60357
 ,   
                     NIS IEC 60969
 ,   
                     NIS IEC 60081
 ,   
                     NIS IEC 62612
 ,   
                     NIS IEC 62717
 ,   
                     NIS IEC 63103
 ,   
                     NIS IEC 61000-4-11
 ,   
                     NIS IEC 61000-4-5
@@ -848,61 +866,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="198.095" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="901.209" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="609.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -928,942 +946,990 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2008</v>
       </c>
       <c r="I2">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2008</v>
+      </c>
+      <c r="I3">
+        <v>2020</v>
+      </c>
+      <c r="J3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
         <v>45</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>46</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H5">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H6">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
         <v>61</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7">
+        <v>2016</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
         <v>62</v>
       </c>
-      <c r="C7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
         <v>70</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H8">
+        <v>2010</v>
+      </c>
+      <c r="I8">
+        <v>2011</v>
+      </c>
+      <c r="J8" t="s">
         <v>71</v>
       </c>
-      <c r="C8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>72</v>
       </c>
-      <c r="D8" t="s">
-[...17 lines deleted...]
-      <c r="J8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>73</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>78</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9">
         <v>2016</v>
       </c>
       <c r="I9">
         <v>2018</v>
       </c>
       <c r="J9" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L9"/>
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>80</v>
+      </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>20</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H10">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2018</v>
+      </c>
       <c r="J10" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
         <v>87</v>
       </c>
       <c r="P10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>89</v>
       </c>
       <c r="B11" t="s">
         <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H11">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
+        <v>93</v>
+      </c>
+      <c r="P11" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" t="s">
         <v>96</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" t="s">
         <v>97</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
         <v>98</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12">
+        <v>2022</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K12" t="s">
         <v>22</v>
       </c>
-      <c r="H12">
-[...13 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
         <v>100</v>
       </c>
       <c r="P12" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>102</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
       <c r="C13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D13" t="s">
         <v>104</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s">
+        <v>78</v>
+      </c>
+      <c r="H13">
+        <v>2005</v>
+      </c>
+      <c r="I13">
+        <v>2008</v>
+      </c>
+      <c r="J13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>105</v>
       </c>
-      <c r="H13"/>
-[...7 lines deleted...]
-      <c r="L13"/>
       <c r="M13" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>106</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
         <v>109</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
         <v>19</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
         <v>20</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
       <c r="H15">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2010</v>
+      </c>
+      <c r="I15">
+        <v>2010</v>
+      </c>
       <c r="J15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>116</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" t="s">
         <v>121</v>
       </c>
-      <c r="B16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H16">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>122</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>123</v>
+      </c>
+      <c r="M16" t="s">
         <v>124</v>
       </c>
-      <c r="K16" t="s">
-[...3 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>125</v>
       </c>
-      <c r="N16" t="s">
+      <c r="P16" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
         <v>129</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H17">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
+        <v>131</v>
+      </c>
+      <c r="N17" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O17" t="s">
         <v>133</v>
       </c>
       <c r="P17" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18" t="s">
         <v>136</v>
       </c>
       <c r="C18" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>20</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H18">
         <v>2011</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
+        <v>86</v>
+      </c>
+      <c r="E19" t="s">
         <v>19</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19">
+        <v>2011</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>79</v>
+      </c>
+      <c r="K19" t="s">
         <v>22</v>
       </c>
-      <c r="H19">
-[...13 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
+        <v>138</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>143</v>
       </c>
-      <c r="N19" t="s">
-[...2 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20" t="s">
         <v>146</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>147</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="H20">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I20">
         <v>2014</v>
       </c>
       <c r="J20" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
         <v>148</v>
       </c>
       <c r="M20" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
+        <v>150</v>
+      </c>
+      <c r="P20" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21">
+        <v>2012</v>
+      </c>
+      <c r="I21">
+        <v>2014</v>
+      </c>
+      <c r="J21" t="s">
+        <v>71</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>154</v>
+      </c>
+      <c r="M21" t="s">
         <v>149</v>
       </c>
-      <c r="P20" t="s">
-        <v>150</v>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>155</v>
+      </c>
+      <c r="P21" t="s">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">