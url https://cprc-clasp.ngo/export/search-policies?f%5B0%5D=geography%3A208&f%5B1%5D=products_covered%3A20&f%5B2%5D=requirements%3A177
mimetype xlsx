--- v0 (2025-11-27)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
@@ -132,116 +132,137 @@
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>IEC 60879</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of household air-conditioners</t>
+  </si>
+  <si>
+    <t>Air conditioners for domestic use with a cooling capacity less than 12kW. Air-to-water and water-water appliances are excluded</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
-    <t>IEC 60879</t>
-[...19 lines deleted...]
-  <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/algeria-order-25-safar-1430-corresponding-21-february-2009-energy-labeling-household-air</t>
   </si>
   <si>
     <t>https://www.energy.gov.dz/Media/galerie/-arrete_du_21_fevrier_2009_relatif_a_l'etiquetage_energetique_des_climatiseurs_a_usage_domestique_5b69515a43778.pdf</t>
   </si>
   <si>
     <t>Directive N° 04/2020/Cm/Uemoa Portant Etiquetage Energetique Des Lampes Electriques Et Des Appareils Electromenagers Neufs Dans Les Etats Membres De L’ UEMOA</t>
   </si>
   <si>
     <t>This Directive sets out provisions relating to the energy labeling of electric lamps and new household appliances and to additional information relating to these appliances, in the WAEMU member states. It applies to the following new electrical appliances: - domestic refrigeration equipment (refrigerators, freezers and combined appliances).- air conditioners. - electric lamps.</t>
   </si>
   <si>
     <t>WAEMU/UEMOA</t>
   </si>
   <si>
     <t>Tubular Lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>May 2020</t>
@@ -493,50 +514,65 @@
     <t>Seychelles</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-and-labeling-schemes-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%23, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%22, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia</t>
   </si>
   <si>
     <t>MEPS for air conditioners</t>
   </si>
   <si>
     <t>Air conditioners for domestic use , with a cooling capacity less than 12kW.   Air-to-water and water-water appliances are excluded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/algeria_ee_fact_sheet_print.pdf</t>
+  </si>
+  <si>
+    <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Standards Council of Nigeria</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
+  </si>
+  <si>
+    <t>https://library.son.gov.ng/?g=elect&amp;s=5&amp;t=groups-opac</t>
   </si>
   <si>
     <t>Rwanda MEPS for Air Conditioners</t>
   </si>
   <si>
     <t>This is a national cooling strategy establishes minimum energy perfomance standards for cooling equipments( Refrigerators and Air conditioners).</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Rwanda Utilities Regulatory Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rwanda-meps-air-conditioners</t>
   </si>
   <si>
     <t>https://energy-base.org/projects/r-cool-with-coolease-in-rwanda/</t>
   </si>
   <si>
     <t>The Energy Act Appliances Energy Performance and Labelling Regulations,2016</t>
   </si>
   <si>
     <t>This act specifies the labeling requirements for non-ducted air conditioners, refrigerating appliances, 3 phase caged induction motors, self ballasted lamps, double capped fluorescent lamps, and ballasts for fluorescent lamps.</t>
   </si>
@@ -906,65 +942,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="897.638" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="609.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1102,1114 +1138,1206 @@
       </c>
       <c r="P3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2018</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2023</v>
       </c>
       <c r="J5" t="s">
         <v>44</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>45</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>46</v>
       </c>
       <c r="P5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6"/>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>50</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H6">
         <v>2014</v>
       </c>
-      <c r="I6"/>
+      <c r="I6">
+        <v>2024</v>
+      </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>57</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" t="s">
         <v>58</v>
       </c>
-      <c r="D7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H7">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>60</v>
       </c>
-      <c r="K7" t="s">
-[...3 lines deleted...]
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
         <v>64</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H8">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>69</v>
       </c>
-      <c r="N8" t="s">
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" t="s">
         <v>72</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>73</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>74</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>77</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>78</v>
       </c>
-      <c r="N9" t="s">
-[...5 lines deleted...]
-      <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" t="s">
         <v>80</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>81</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>82</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
         <v>83</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10">
+        <v>2017</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>84</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="M10" t="s">
         <v>85</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="N10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" t="s">
         <v>89</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>90</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
         <v>91</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2010</v>
+      </c>
+      <c r="I11">
+        <v>2011</v>
+      </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="H13">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>84</v>
+      </c>
       <c r="M13" t="s">
         <v>104</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>105</v>
       </c>
       <c r="P13" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>107</v>
       </c>
       <c r="B14" t="s">
         <v>108</v>
       </c>
       <c r="C14" t="s">
         <v>109</v>
       </c>
       <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14">
+        <v>2016</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
+      <c r="J14" t="s">
         <v>110</v>
       </c>
-      <c r="E14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>111</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>112</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" t="s">
         <v>115</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>116</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>117</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" t="s">
+        <v>38</v>
+      </c>
+      <c r="H15">
+        <v>2005</v>
+      </c>
+      <c r="I15">
+        <v>2008</v>
+      </c>
+      <c r="J15" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>118</v>
       </c>
-      <c r="E15" t="s">
-[...20 lines deleted...]
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>119</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>120</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" t="s">
         <v>123</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>124</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>126</v>
+      </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H17">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I17">
         <v>2012</v>
       </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C18" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="D18" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G18" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="H18">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2010</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
       <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>135</v>
+      </c>
+      <c r="M18" t="s">
+        <v>127</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>136</v>
+      </c>
+      <c r="P18" t="s">
         <v>133</v>
-      </c>
-[...14 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C19" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C20" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>145</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H20">
         <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="P20" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C21" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H21">
         <v>2022</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P21" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B22" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C22" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>66</v>
+      </c>
+      <c r="H22">
+        <v>2022</v>
+      </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>152</v>
+        <v>119</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23" t="s">
         <v>156</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>157</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G23" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>61</v>
+        <v>159</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P23" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B24" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C24" t="s">
-        <v>161</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>66</v>
+      </c>
+      <c r="H24">
+        <v>2010</v>
+      </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>162</v>
+        <v>68</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B25" t="s">
         <v>166</v>
       </c>
+      <c r="B25"/>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G25" t="s">
         <v>167</v>
       </c>
-      <c r="E25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>168</v>
+        <v>51</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
+        <v>168</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>169</v>
       </c>
-      <c r="N25" t="s">
+      <c r="P25" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B26" t="s">
+        <v>172</v>
+      </c>
+      <c r="C26" t="s">
         <v>173</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" t="s">
+        <v>158</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>110</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
         <v>174</v>
       </c>
-      <c r="C26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>175</v>
       </c>
-      <c r="D26" t="s">
+      <c r="P26" t="s">
         <v>176</v>
       </c>
-      <c r="E26" t="s">
-[...8 lines deleted...]
-      <c r="H26">
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27" t="s">
+        <v>178</v>
+      </c>
+      <c r="C27" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27">
+        <v>2016</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>180</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>181</v>
+      </c>
+      <c r="N27" t="s">
+        <v>182</v>
+      </c>
+      <c r="O27" t="s">
+        <v>183</v>
+      </c>
+      <c r="P27" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28" t="s">
+        <v>186</v>
+      </c>
+      <c r="C28" t="s">
+        <v>187</v>
+      </c>
+      <c r="D28" t="s">
+        <v>188</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28">
         <v>2012</v>
       </c>
-      <c r="I26">
+      <c r="I28">
         <v>2014</v>
       </c>
-      <c r="J26" t="s">
-[...18 lines deleted...]
-        <v>180</v>
+      <c r="J28" t="s">
+        <v>92</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>189</v>
+      </c>
+      <c r="M28" t="s">
+        <v>190</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>191</v>
+      </c>
+      <c r="P28" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">