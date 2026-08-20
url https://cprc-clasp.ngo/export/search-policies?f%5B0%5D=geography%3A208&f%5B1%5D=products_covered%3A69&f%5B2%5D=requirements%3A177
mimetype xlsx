--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -12,142 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
@@ -168,53 +189,50 @@
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 201</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gn-112017-energy-efficiency-labelling-regulated-machinery-regulations-2017-amended-gn-no</t>
   </si>
   <si>
     <t>https://eemo.govmu.org/Pages/Labelling%20of%20appliances/amend_GN137_2018.pdf</t>
   </si>
   <si>
     <t>MS: 205:2011 Energy efficiency and labelling requirement-Household electric dishwasher</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for dishwasher</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>MS 205</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-2052011-energy-efficiency-and-labelling-requirement-household-electric-dishwasher</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-680/</t>
   </si>
   <si>
     <t>VC 9008</t>
   </si>
   <si>
     <t>This compulsory specification covers energy efficiency requirements and energy efficiency labeling of the following electrical and electronic appliances: air conditioners not exceeding 7.1KW cooling capacity, audio and video equipment including television sets (not covered by labeling), dishwashers, electric ovens, refrigerators, freezers, tumble dryers, washer dryers, and washing machines.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB), Ovens, Dishwashers, Clothes Dryers, Washer and Dryers, Washing Machines, Room ACs - Stationary ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
@@ -554,73 +572,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="134.396" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91.978" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -634,288 +652,334 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="K3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4">
+        <v>2010</v>
+      </c>
+      <c r="I4">
+        <v>2011</v>
+      </c>
+      <c r="J4" t="s">
         <v>43</v>
       </c>
-      <c r="E4" t="s">
-[...5 lines deleted...]
-      <c r="G4" t="s">
+      <c r="K4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5">
+        <v>2019</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
+      <c r="J5" t="s">
         <v>52</v>
       </c>
-      <c r="E5" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L5" t="s">
         <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6">
+        <v>2011</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" t="s">
         <v>59</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
         <v>60</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="P6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7">
         <v>2012</v>
       </c>
-      <c r="I6">
+      <c r="I7">
         <v>2014</v>
       </c>
-      <c r="J6" t="s">
-[...18 lines deleted...]
-        <v>64</v>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" t="s">
+        <v>67</v>
+      </c>
+      <c r="M7" t="s">
+        <v>68</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>69</v>
+      </c>
+      <c r="P7" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">